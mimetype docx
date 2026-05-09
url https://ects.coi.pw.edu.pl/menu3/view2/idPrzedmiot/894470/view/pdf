--- v1 (2026-01-16)
+++ v2 (2026-05-09)
@@ -761,351 +761,351 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka IS_W20: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada ugruntowaną wiedzę niezbędną do prowadzenia badań i analizy wytwarzania, przesyłu i wykorzystania energii w systemach ogrzewniczych, systemach chłodniczych, systemach klimatyzacyjnych lub transportu i przesyłu w systemach gazowniczych lub w systemach zaopatrzenia w wodę i odprowadzania ścieków lub w inżynierii wodnej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka IS_W20: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka IS_U10: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada ugruntowaną wiedzę niezbędną do prowadzenia badań i analizy wytwarzania, przesyłu i wykorzystania energii w systemach ogrzewniczych, systemach chłodniczych, systemach klimatyzacyjnych lub transportu i przesyłu w systemach gazowniczych lub w systemach zaopatrzenia w wodę i odprowadzania ścieków lub w inżynierii wodnej.</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę i ocenę pomiarów i badań w tym pomiarów i symulacji komputerowych pozwalających ocenić wskaźniki charakteryzujące globalne zmiany klimatu lub procesy cieplne w skali technicznej w ciepłownictwie, lub ogrzewnictwie lub klimatyzacji lub gazownictwie lub właściwości technologiczne odpadów i stopień zanieczyszczenia środowiska gruntowo-wodnego, lub potrafi dobrać, ustawić i eksploatować układy regulacji w systemach COWiG, Wod-Kan lub potrafi wykonać wybrane pomiary meteorologiczne, ocenić poprawność pomiaru, skorygować lub/i oszacować błędy pomiaru, przedstawić analizę wyników.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wykonanie projektu</w:t>
+        <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W20</w:t>
+        <w:t xml:space="preserve">IS_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka IS_U12: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie przeanalizować i ocenić wpływ wybranych parametrów procesu na jego efektywność energetyczna lub emisję zanieczyszczeń, szczególnie w trakcie eksploatacji systemów ogrzewczych, lub klimatyzacyjnych, lub gazowych, lub efektywność technologiczną oczyszczania wody, gleby, ścieków i osadów, lub gospodarki odpadami oraz rekultywacji terenów zdegradowanych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka IS_U10: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka IS_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić analizę i ocenę pomiarów i badań w tym pomiarów i symulacji komputerowych pozwalających ocenić wskaźniki charakteryzujące globalne zmiany klimatu lub procesy cieplne w skali technicznej w ciepłownictwie, lub ogrzewnictwie lub klimatyzacji lub gazownictwie lub właściwości technologiczne odpadów i stopień zanieczyszczenia środowiska gruntowo-wodnego, lub potrafi dobrać, ustawić i eksploatować układy regulacji w systemach COWiG, Wod-Kan lub potrafi wykonać wybrane pomiary meteorologiczne, ocenić poprawność pomiaru, skorygować lub/i oszacować błędy pomiaru, przedstawić analizę wyników.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę ciągłego dokształcania się i podnoszenia kompetencji zawodowych i osobistych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Rozmowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U10</w:t>
+        <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IS_K05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi myśleć i działać w sposób przedsiębiorczy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>