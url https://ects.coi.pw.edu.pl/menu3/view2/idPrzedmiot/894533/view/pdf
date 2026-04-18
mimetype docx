--- v2 (2026-03-24)
+++ v3 (2026-04-18)
@@ -904,51 +904,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadania wykonywanego przez studenta w trakcie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W10, K_W11</w:t>
+        <w:t xml:space="preserve">K_W10, K_W11, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>