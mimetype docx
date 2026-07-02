--- v3 (2026-04-18)
+++ v4 (2026-07-02)
@@ -904,51 +904,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadania wykonywanego przez studenta w trakcie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W11, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1264,51 +1264,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadania wykonywanego przez studenta w trakcie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U04, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U01, K_U03, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>