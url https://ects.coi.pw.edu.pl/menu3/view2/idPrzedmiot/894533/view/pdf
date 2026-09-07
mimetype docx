--- v4 (2026-07-02)
+++ v5 (2026-09-07)
@@ -764,51 +764,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadania wykonywanego przez studenta w trakcie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W07, K_W10, K_W11</w:t>
+        <w:t xml:space="preserve">K_W07, K_W10, K_W11, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1264,51 +1264,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadania wykonywanego przez studenta w trakcie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U01, K_U03, K_U04</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U04, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1334,51 +1334,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadania wykonywanego przez studenta w trakcie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U03, K_U04, K_U09</w:t>
+        <w:t xml:space="preserve">K_U03, K_U04, K_U09, K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>