--- v1 (2026-04-16)
+++ v2 (2026-07-01)
@@ -895,50 +895,120 @@
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka 1150-MB00-ISP-0206_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Nabył wiedzę o metodach rozwiązywania zadań związanych z wdrożeniami zjawisk mechaniki płynów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB00-ISP-0206_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Poznał metody stosowania do rozwiązań zadań mechaniki płynów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
@@ -950,426 +1020,496 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MB00-ISP-0206_W04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB00-ISP-0206_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nabył wiedzę o metodach rozwiązywania zadań związanych z wdrożeniami zjawisk mechaniki płynów</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność wykorzystania wiedzy teoretycznej do rozwiązywania prostych zadań inżynierskich z hydrauliki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W01</w:t>
+        <w:t xml:space="preserve">KMiBM_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MB00-ISP-0206_U01: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB00-ISP-0206_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada umiejętność wykorzystania wiedzy teoretycznej do rozwiązywania prostych zadań inżynierskich z hydrauliki.</w:t>
+        <w:t xml:space="preserve">Jest przygotowany do pozyskiwania nowych informacji i do ich ceny w zakresie problematyki hydraulicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U16</w:t>
+        <w:t xml:space="preserve">KMiBM_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka 1150-MB00-ISP-0206_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jest przygotowany do pozyskiwania nowych informacji i do ich ceny w zakresie problematyki hydraulicznej.</w:t>
+        <w:t xml:space="preserve">Nabył umiejętność samodzielnego pozyskiwania wiedzy w zakresie zagadnień hydraulicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0188_U10: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi zdobywać informacje dotyczące treści przedmiotu z literatury i baz internetowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB00-ISP-0206_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0188_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nabył umiejętność samodzielnego pozyskiwania wiedzy w zakresie zagadnień hydraulicznych.</w:t>
+        <w:t xml:space="preserve">Student potrafi redukować dowolny przestrzenny układ sił do skrętnika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian pisemny.</w:t>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U24</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0188_U10: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0188_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi zdobywać informacje dotyczące treści przedmiotu z literatury i baz internetowych</w:t>
+        <w:t xml:space="preserve">Student potrafi obliczać reakcje podpór statycznie wyznaczalnych układów mechanicznych płaskich i przestrzennych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U19</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0188_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0188_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi redukować dowolny przestrzenny układ sił do skrętnika.</w:t>
+        <w:t xml:space="preserve">Student potrafi rozwiązywać zdania statyki układów z uwzględnieniem tarcia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1388,232 +1528,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0188_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0188_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi obliczać reakcje podpór statycznie wyznaczalnych układów mechanicznych płaskich i przestrzennych.</w:t>
+        <w:t xml:space="preserve">Student umie wyznaczać prędkość i przyspieszenie punktu materialnego w układach: kartezjańskim, biegunowym i w układzie kierunków naturalnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>