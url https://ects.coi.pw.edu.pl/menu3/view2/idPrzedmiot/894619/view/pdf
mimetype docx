--- v3 (2026-03-23)
+++ v4 (2026-08-17)
@@ -756,51 +756,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W06, KMiBM_W01, KMiBM_W04, KMiBM_W05</w:t>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -966,191 +966,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06, KMiBM_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0219_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawą wiedzę o skręcaniu prętów o przekrojach niekołowych /podstawy teorii de Saint-Venanta./  Zna zasady  analizy stanu naprężenia i odkształcenia w profilach cienkościennych – profile otwarte i zamknięte. Wzory Bredta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0219_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0219_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawą wiedzę o skręcaniu prętów o przekrojach niekołowych /podstawy teorii de Saint-Venanta./  Zna zasady  analizy stanu naprężenia i odkształcenia w profilach cienkościennych – profile otwarte i zamknięte. Wzory Bredta.</w:t>
+        <w:t xml:space="preserve"> Ma podstawą wiedzę o obciążeniach cyklicznych, wytrzymałości zmęczeniowej  i mechanice pękania. Zjawisko zmęczenia materiału.  Obciążenia okresowe. Krzywa cyklicznego odkształcenia.  Badania zmęczeniowe.  Krzywa Wohlera.  Zależność  Mansona - Coffina.  Kumulacja uszkodzeń. Krzywa propagacji pęknięcia. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
+        <w:t xml:space="preserve"> Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
+        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06, KMiBM_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>