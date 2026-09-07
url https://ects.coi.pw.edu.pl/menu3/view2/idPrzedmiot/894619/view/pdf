--- v4 (2026-08-17)
+++ v5 (2026-09-07)
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06, KMiBM_W01</w:t>
+        <w:t xml:space="preserve">KMiBM_W05, KMiBM_W06, KMiBM_W01, KMiBM_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1106,51 +1106,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06, KMiBM_W01</w:t>
+        <w:t xml:space="preserve">KMiBM_W05, KMiBM_W06, KMiBM_W01, KMiBM_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>