--- v3 (2026-03-25)
+++ v4 (2026-04-16)
@@ -1134,121 +1134,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U02, KMiBM_U03, KMiBM_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 150-MB000-ISP-0309_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi przeprowadzić statyczną analizę stanu wytężenia i deformacji prostej struktury belkowej z wykorzystaniem MES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U02, KMiBM_U03, KMiBM_U16, KMiBM_U01</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U02, KMiBM_U03, KMiBM_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>