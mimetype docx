--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -984,51 +984,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W18, KMiBM_W04</w:t>
+        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1134,51 +1134,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U02, KMiBM_U03, KMiBM_U16</w:t>
+        <w:t xml:space="preserve">KMiBM_U02, KMiBM_U03, KMiBM_U16, KMiBM_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1204,51 +1204,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U02, KMiBM_U03, KMiBM_U16</w:t>
+        <w:t xml:space="preserve">KMiBM_U02, KMiBM_U03, KMiBM_U16, KMiBM_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>