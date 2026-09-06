--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1134,51 +1134,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U02, KMiBM_U03, KMiBM_U16, KMiBM_U01</w:t>
+        <w:t xml:space="preserve">KMiBM_U16, KMiBM_U01, KMiBM_U02, KMiBM_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1204,51 +1204,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U02, KMiBM_U03, KMiBM_U16, KMiBM_U01</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U02, KMiBM_U03, KMiBM_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>