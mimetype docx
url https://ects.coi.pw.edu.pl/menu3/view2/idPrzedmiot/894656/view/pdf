--- v2 (2026-01-15)
+++ v3 (2026-04-16)
@@ -848,51 +848,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W18, KMiBM_W01</w:t>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1138,51 +1138,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wykonywania zadań przez studenta w trakcie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U13, KMiBM_U16, KMiBM_U19, KMiBM_U21, KMiBM_U24</w:t>
+        <w:t xml:space="preserve">KMiBM_U24, KMiBM_U01, KMiBM_U13, KMiBM_U16, KMiBM_U19, KMiBM_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>