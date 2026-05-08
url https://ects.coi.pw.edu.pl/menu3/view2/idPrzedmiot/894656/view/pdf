--- v3 (2026-04-16)
+++ v4 (2026-05-08)
@@ -778,87 +778,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W18, KMiBM_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o modelowaniu zespołów maszyn w systemach CAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W01, KMiBM_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę o modelowaniu zespołów maszyn w systemach CAD</w:t>
+        <w:t xml:space="preserve">Posiada wiedzę o reprezentacjach 3D w systemach CAD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -877,58 +947,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę o reprezentacjach 3D w systemach CAD</w:t>
+        <w:t xml:space="preserve">Posiada wiedzę o inżynierii odwrotnej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -947,58 +1017,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę o inżynierii odwrotnej.</w:t>
+        <w:t xml:space="preserve">Zna zasady funkcjonowania systemów CAD/CAE/CAM.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1009,180 +1079,110 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W01, KMiBM_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasady funkcjonowania systemów CAD/CAE/CAM.</w:t>
+        <w:t xml:space="preserve">Potrafi modelować i badać nieduże problemy kompleksowe za pomocą środowisk komputerowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Ocena wykonywania zadań przez studenta w trakcie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W18</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U24, KMiBM_U01, KMiBM_U13, KMiBM_U16, KMiBM_U19, KMiBM_U21</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U13, KMiBM_U16, KMiBM_U19, KMiBM_U21, KMiBM_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>