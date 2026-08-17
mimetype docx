--- v4 (2026-05-08)
+++ v5 (2026-08-17)
@@ -778,331 +778,331 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o modelowaniu zespołów maszyn w systemach CAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o reprezentacjach 3D w systemach CAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o inżynierii odwrotnej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-330_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady funkcjonowania systemów CAD/CAE/CAM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W18, KMiBM_W01</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>