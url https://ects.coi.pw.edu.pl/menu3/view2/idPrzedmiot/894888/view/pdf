--- v3 (2026-03-24)
+++ v4 (2026-07-02)
@@ -1046,51 +1046,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U18, KMchtr_U15, KMChtr_U16, KMchtr_U17</w:t>
+        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1116,51 +1116,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
+        <w:t xml:space="preserve">KMchtr_U17, KMchtr_U18, KMchtr_U15, KMChtr_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>