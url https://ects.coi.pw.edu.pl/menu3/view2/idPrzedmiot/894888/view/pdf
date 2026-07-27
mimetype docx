--- v4 (2026-07-02)
+++ v5 (2026-07-27)
@@ -826,87 +826,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_W20, KMChtr_W17, KMchtr_W18, KMchtr_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MTRMR-ISP-0407_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę na temat sposobów budowania systemów HMI (operator maszyna  budowlana – otoczenie).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMChtr_W17, KMchtr_W18, KMchtr_W19, KMchtr_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MTRMR-ISP-0407_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MTRMR-ISP-0407_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę na temat sposobów budowania systemów HMI (operator maszyna  budowlana – otoczenie).</w:t>
+        <w:t xml:space="preserve">Ma wiedzę na temat wyboru parametrów do monitorowania dla: koparki, ładowarki, spycharki, zgarniarki, suwnicy, dźwigu osobowego, żurawia wieżowego i teleskopowego, ciągnika rolniczego i wózka widłowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -917,250 +987,180 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMChtr_W17, KMchtr_W18, KMchtr_W19, KMchtr_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MTRMR-ISP-0407_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MTRMR-ISP-0407_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę na temat wyboru parametrów do monitorowania dla: koparki, ładowarki, spycharki, zgarniarki, suwnicy, dźwigu osobowego, żurawia wieżowego i teleskopowego, ciągnika rolniczego i wózka widłowego.</w:t>
+        <w:t xml:space="preserve">Zna sposoby  i metody budowania systemów HMI (operator maszyna - budowlana – otoczenie). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMChtr_W17, KMchtr_W18, KMchtr_W19, KMchtr_W20</w:t>
+        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MTRMR-ISP-0407_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MTRMR-ISP-0407_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna sposoby  i metody budowania systemów HMI (operator maszyna - budowlana – otoczenie). </w:t>
+        <w:t xml:space="preserve">Potrafi wybrać parametry do monitorowania, dobrać systemy mechatroniczne (czujniki, komputery pokładowe, panele operatorskie) dla typowych maszyn (koparki, ładowarki, spychacze, żurawie, suwnice itp.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań</w:t>
+        <w:t xml:space="preserve">Kolokwium, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_U17, KMchtr_U18, KMchtr_U15, KMChtr_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>