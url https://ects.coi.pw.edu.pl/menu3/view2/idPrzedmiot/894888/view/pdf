--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -826,51 +826,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W20, KMChtr_W17, KMchtr_W18, KMchtr_W19</w:t>
+        <w:t xml:space="preserve">KMChtr_W17, KMchtr_W18, KMchtr_W19, KMchtr_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1116,51 +1116,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
+        <w:t xml:space="preserve">KMchtr_U18, KMchtr_U15, KMChtr_U16, KMchtr_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>