--- v3 (2026-03-24)
+++ v4 (2026-04-17)
@@ -855,271 +855,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_W20, KMchtr_W17, KMchtr_W18, KMchtr_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MTMTR-IZP-0407_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajomość podstawowych praw elektrotechniki ogólnej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_W17, KMchtr_W18, KMchtr_W19, KMchtr_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MTMTR-IZP-0407_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MTMTR-IZP-0407_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Znajomość podstawowych praw elektrotechniki ogólnej.</w:t>
+        <w:t xml:space="preserve">Umie interpretować i rozwiązywać zagadnienia wykrywania i sygnalizacji usterek w elektronicznie sterowanych układach samochodu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian</w:t>
+        <w:t xml:space="preserve">Ocena sprawozdania z ćw. laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W17, KMchtr_W18, KMchtr_W19, KMchtr_W20</w:t>
+        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MTMTR-IZP-0407_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MTMTR-IZP-0407_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie interpretować i rozwiązywać zagadnienia wykrywania i sygnalizacji usterek w elektronicznie sterowanych układach samochodu. </w:t>
+        <w:t xml:space="preserve">Potrafi zastosować metodykę wyszukiwania usterek na podstawie symptomów i sygnalizowanych kodów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania z ćw. laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_U18, KMchtr_U15, KMChtr_U16, KMchtr_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>