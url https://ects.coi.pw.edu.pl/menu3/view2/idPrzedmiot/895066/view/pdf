--- v4 (2026-04-17)
+++ v5 (2026-07-02)
@@ -855,51 +855,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W20, KMchtr_W17, KMchtr_W18, KMchtr_W19</w:t>
+        <w:t xml:space="preserve">KMchtr_W17, KMchtr_W18, KMchtr_W19, KMchtr_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -925,51 +925,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W17, KMchtr_W18, KMchtr_W19, KMchtr_W20</w:t>
+        <w:t xml:space="preserve">KMchtr_W18, KMchtr_W19, KMchtr_W20, KMchtr_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>