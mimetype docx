--- v5 (2026-07-02)
+++ v6 (2026-08-17)
@@ -925,51 +925,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W18, KMchtr_W19, KMchtr_W20, KMchtr_W17</w:t>
+        <w:t xml:space="preserve">KMchtr_W17, KMchtr_W18, KMchtr_W19, KMchtr_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1225,51 +1225,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wykonywania zadań w trakcie realizacji ćwiczeń i ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_K02, KMchtr_K04</w:t>
+        <w:t xml:space="preserve">KMchtr_K04, KMchtr_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>