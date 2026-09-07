--- v6 (2026-08-17)
+++ v7 (2026-09-07)
@@ -855,421 +855,421 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_W18, KMchtr_W19, KMchtr_W20, KMchtr_W17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MTMTR-IZP-0407_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajomość podstawowych praw elektrotechniki ogólnej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_W17, KMchtr_W18, KMchtr_W19, KMchtr_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MTMTR-IZP-0407_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MTMTR-IZP-0407_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Znajomość podstawowych praw elektrotechniki ogólnej.</w:t>
+        <w:t xml:space="preserve">Umie interpretować i rozwiązywać zagadnienia wykrywania i sygnalizacji usterek w elektronicznie sterowanych układach samochodu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian</w:t>
+        <w:t xml:space="preserve">Ocena sprawozdania z ćw. laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W17, KMchtr_W18, KMchtr_W19, KMchtr_W20</w:t>
+        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MTMTR-IZP-0407_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zastosować metodykę wyszukiwania usterek na podstawie symptomów i sygnalizowanych kodów. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania z ćw. laboratoryjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MTMTR-IZP-0407_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi planować procedury wykrywania usterek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena prezentacji, sprawozdanie z ćw. laboratoryjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MTMTR-IZP-0407_U1: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MTMTR-IZP-0407_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie interpretować i rozwiązywać zagadnienia wykrywania i sygnalizacji usterek w elektronicznie sterowanych układach samochodu. </w:t>
+        <w:t xml:space="preserve">Potrafi współdziałać i pracować w grupie przy realizacji ćwiczeń laboratoryjnych i opracowywaniu sprawozdania, przyjmując w niej różne role</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena sprawozdania z ćw. laboratoryjnego.</w:t>
+        <w:t xml:space="preserve">Ocena wykonywania zadań w trakcie realizacji ćwiczeń i ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_K04, KMchtr_K02</w:t>
+        <w:t xml:space="preserve">KMchtr_K02, KMchtr_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>