--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -811,121 +811,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_W01, KMchtr_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna podstawowe metody stosowane w mechanice ogólnej i potrafi dobrać odpowiednią metodę do postawionego zdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne na ćwiczeniach, ocena prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_W03, KMchtr_W01</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_W01, KMchtr_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>