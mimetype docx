--- v5 (2026-07-02)
+++ v6 (2026-07-27)
@@ -1241,87 +1241,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi obliczać reakcje podpór statycznie wyznaczalnych układów mechanicznych płaskich i przestrzennych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi obliczać reakcje podpór statycznie wyznaczalnych układów mechanicznych płaskich i przestrzennych.</w:t>
+        <w:t xml:space="preserve">Student potrafi rozwiązywać zdania statyki układów z uwzględnieniem tarcia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1340,58 +1410,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi rozwiązywać zdania statyki układów z uwzględnieniem tarcia.</w:t>
+        <w:t xml:space="preserve">Student umie wyznaczać prędkość i przyspieszenie punktu materialnego w układach: kartezjańskim, biegunowym i w układzie kierunków naturalnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1410,58 +1480,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student umie wyznaczać prędkość i przyspieszenie punktu materialnego w układach: kartezjańskim, biegunowym i w układzie kierunków naturalnych.</w:t>
+        <w:t xml:space="preserve">Student potrafi rozwiązywać zadania rzutów punktu materialnego w jednorodnym polu grawitacyjnym z liniowymi oporami ruchu oraz rzutu pionowego w polu niejednorodnym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1480,162 +1550,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi rozwiązywać zadania rzutów punktu materialnego w jednorodnym polu grawitacyjnym z liniowymi oporami ruchu oraz rzutu pionowego w polu niejednorodnym.</w:t>
+        <w:t xml:space="preserve">Student potrafi stosować w zadaniach prawo zachowania energii mechanicznej w przypadku punktu materialnego i układu punktów materialnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>