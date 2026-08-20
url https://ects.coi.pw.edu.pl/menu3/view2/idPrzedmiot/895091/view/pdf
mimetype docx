--- v6 (2026-07-27)
+++ v7 (2026-08-20)
@@ -1171,121 +1171,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0118_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi ocenić prawidłowość uzyskanego wyniku pod względem ilościowym i jakościowym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U01, KMchtr_U03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>