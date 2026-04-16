--- v1 (2026-03-23)
+++ v2 (2026-04-16)
@@ -851,121 +851,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdzian ustny/pisemny przed dopuszczeniem do wykonywania ćwiczeń. Ocena sprawozdania z ćwiczenia laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMChtr_U16, KMchtr_U17, KMchtr_U18, KMchtr_U09, KMchtr_U14, KMchtr_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0203_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zastosuje zasady doboru przyrządów i metody pomiarowej. Umie zaplanować eksperyment badawczy i odnieść jego wyniki do teorii, a także opracować i przedstawić wyniki eksperymentów. Umie pracować indywidualnie i w zespole przy prowadzeniu badan i opracowywaniu sprawozdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian ustny/pisemny przed dopuszczeniem do wykonywania ćwiczeń. Ocena sprawozdania z ćwiczenia laboratoryjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_U09, KMchtr_U14, KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMChtr_U16, KMchtr_U17, KMchtr_U18, KMchtr_U09, KMchtr_U14, KMchtr_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>