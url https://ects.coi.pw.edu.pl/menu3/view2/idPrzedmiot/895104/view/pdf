--- v2 (2026-04-16)
+++ v3 (2026-07-27)
@@ -851,51 +851,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdzian ustny/pisemny przed dopuszczeniem do wykonywania ćwiczeń. Ocena sprawozdania z ćwiczenia laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMChtr_U16, KMchtr_U17, KMchtr_U18, KMchtr_U09, KMchtr_U14, KMchtr_U15</w:t>
+        <w:t xml:space="preserve">KMchtr_U18, KMchtr_U09, KMchtr_U14, KMchtr_U15, KMChtr_U16, KMchtr_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>