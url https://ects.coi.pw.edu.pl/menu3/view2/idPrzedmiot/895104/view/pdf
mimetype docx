--- v3 (2026-07-27)
+++ v4 (2026-08-17)
@@ -851,51 +851,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdzian ustny/pisemny przed dopuszczeniem do wykonywania ćwiczeń. Ocena sprawozdania z ćwiczenia laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U18, KMchtr_U09, KMchtr_U14, KMchtr_U15, KMChtr_U16, KMchtr_U17</w:t>
+        <w:t xml:space="preserve">KMchtr_U09, KMchtr_U14, KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -921,51 +921,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian ustny/pisemny przed dopuszczeniem do wykonywania ćwiczeń. Ocena sprawozdania z ćwiczenia laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U09, KMchtr_U14, KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18</w:t>
+        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18, KMchtr_U09, KMchtr_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>