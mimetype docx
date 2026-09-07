--- v4 (2026-08-17)
+++ v5 (2026-09-07)
@@ -921,51 +921,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian ustny/pisemny przed dopuszczeniem do wykonywania ćwiczeń. Ocena sprawozdania z ćwiczenia laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18, KMchtr_U09, KMchtr_U14</w:t>
+        <w:t xml:space="preserve">KMchtr_U18, KMchtr_U09, KMchtr_U14, KMchtr_U15, KMChtr_U16, KMchtr_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>