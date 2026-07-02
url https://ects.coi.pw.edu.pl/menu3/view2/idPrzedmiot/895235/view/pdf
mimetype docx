--- v1 (2026-03-23)
+++ v2 (2026-07-02)
@@ -1120,51 +1120,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, kolokwia zaliczeniowe. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM2_U02, KMiBM2_U14, KMiBM2_U16, KMiBM2_U01</w:t>
+        <w:t xml:space="preserve">KMiBM2_U16, KMiBM2_U01, KMiBM2_U02, KMiBM2_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>