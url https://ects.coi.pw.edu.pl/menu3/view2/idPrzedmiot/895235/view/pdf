--- v2 (2026-07-02)
+++ v3 (2026-07-27)
@@ -899,51 +899,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, kolokwia zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM2_W01, KMiBM2_W03, KMiBM2_W04, KMiBM2_W06</w:t>
+        <w:t xml:space="preserve">KMiBM2_W06, KMiBM2_W01, KMiBM2_W03, KMiBM2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1120,51 +1120,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, kolokwia zaliczeniowe. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM2_U16, KMiBM2_U01, KMiBM2_U02, KMiBM2_U14</w:t>
+        <w:t xml:space="preserve">KMiBM2_U01, KMiBM2_U02, KMiBM2_U14, KMiBM2_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>