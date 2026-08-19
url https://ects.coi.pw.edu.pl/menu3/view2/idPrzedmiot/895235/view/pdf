--- v3 (2026-07-27)
+++ v4 (2026-08-19)
@@ -759,191 +759,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM2_W03, KMiBM2_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-00000-MSP-0503_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę dotyczącą stosowanych metod do rozwiązywania prostych   zadań z zakresu wyznaczania stanu i ruchu układów mechanicznych występujących w budowie maszyn oraz wiedzę dotyczącą różnorodnych Potrmetod opisu elementów maszyn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, kolokwia zaliczeniowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM2_W01, KMiBM2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-00000-MSP-0503_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-00000-MSP-0503_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę dotyczącą stosowanych metod do rozwiązywania prostych   zadań z zakresu wyznaczania stanu i ruchu układów mechanicznych występujących w budowie maszyn oraz wiedzę dotyczącą różnorodnych Potrmetod opisu elementów maszyn.</w:t>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę dotyczącą właściwości tłumiących i starzenia się  materiałów stosowanych w budowie maszyn potrzebną przy modelowaniu zjawisk dynamicznych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, kolokwia zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM2_W01, KMiBM2_W03</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">KMiBM2_W06, KMiBM2_W01, KMiBM2_W03, KMiBM2_W04</w:t>
+        <w:t xml:space="preserve">KMiBM2_W01, KMiBM2_W03, KMiBM2_W04, KMiBM2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>