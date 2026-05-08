--- v2 (2026-03-23)
+++ v3 (2026-05-08)
@@ -764,191 +764,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład – egzamin, ćwiczenia – 3 kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM2_W03, KMiBM2_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-MZP-0511_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi identyfikować procesy termodynamiczne w dziedzinie spalania, wymiany ciepła i przepływów gazów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład – egzamin, ćwiczenia – 3 kolokwia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM2_W03, KMiBM2_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-MZP-0511_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę teoretyczną dotyczącą rodzajów spalania ich definicji, Zna podstawowe pojęcia związane ze spalaniem i potrafi obliczyć skład spalin. Potrafi rozpoznać zjawiska wymiany ciepła dobrać do nich odpowiednie opisy teoretyczny i na ich bazie wykonać obliczenia dotyczące strumienia ciepła i temperatur. Potrafi określić podstawowe parametry przepływu gazu, w oparciu o elementarne równania opisujące ten proces. Zna zakres stosowalności powyższej teorii do zastosowań w opisie procesów zachodzących w przestrzeni roboczej maszyny cieplnej. Zna właściwości wybranych środowisk programowania w zakresie obliczeń wymienionych procesów. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład – egzamin, ćwiczenia – 3 kolokwia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM2_W05, KMiBM2_W03</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">KMiBM2_W03, KMiBM2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>