--- v1 (2026-03-24)
+++ v2 (2026-04-16)
@@ -754,201 +754,201 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM2_W07, KMiBM2_W03, KMiBM2_W04, KMiBM2_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma uporządkowaną, szczegółową wiedzę związaną z zaawansowanym programowaniem obrabiarek sterowanych numerycznie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM2_W03, KMiBM2_W04, KMiBM2_W05, KMiBM2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma uporządkowaną, szczegółową wiedzę związaną z zaawansowanym programowaniem obrabiarek sterowanych numerycznie.</w:t>
+        <w:t xml:space="preserve">Potrafi samodzielnie zaprojektować strategię obróbki części maszyn na obrabiarkach  sterowanych numerycznie wykorzystując programowanie automatyczne (środowisko programów CAM). Potrafi prowadzić symulacje komputerowe i wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian </w:t>
+        <w:t xml:space="preserve">Sprawdzian,  projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM2_W03, KMiBM2_W04, KMiBM2_W05, KMiBM2_W07</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">KMiBM2_U13, KMiBM2_U16, KMiBM_U17, KMiBM2_U01, KMiBM2_U10, KMiBM2_U12</w:t>
+        <w:t xml:space="preserve">KMiBM2_U01, KMiBM2_U10, KMiBM2_U12, KMiBM2_U13, KMiBM2_U16, KMiBM_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>