--- v2 (2026-04-16)
+++ v3 (2026-05-08)
@@ -754,121 +754,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM2_W03, KMiBM2_W04, KMiBM2_W05, KMiBM2_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma uporządkowaną, szczegółową wiedzę związaną z zaawansowanym programowaniem obrabiarek sterowanych numerycznie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM2_W07, KMiBM2_W03, KMiBM2_W04, KMiBM2_W05</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM2_W03, KMiBM2_W04, KMiBM2_W05, KMiBM2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>