--- v2 (2026-03-22)
+++ v3 (2026-04-16)
@@ -905,261 +905,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW125_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma zdolność widzenia określonej całości, której częścią jest rozwiązywany problem, w tym - związany z wyznaczaniem wymaganych cech analizowanego lub projektowanego zespołu urządzenia mechanicznego. W procesie projektowania i obliczeń określonego zespołu (np. połączenia śrubowego, połączenia dwóch części rurociągu, podparcia wału, sprzęgła) potrafi uwzględnić wymagania wynikające z jego funkcji w układzie przenoszenia napędu lub masy							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW125_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma zdolność widzenia określonej całości, której częścią jest rozwiązywany problem, w tym - związany z wyznaczaniem wymaganych cech analizowanego lub projektowanego zespołu urządzenia mechanicznego. W procesie projektowania i obliczeń określonego zespołu (np. połączenia śrubowego, połączenia dwóch części rurociągu, podparcia wału, sprzęgła) potrafi uwzględnić wymagania wynikające z jego funkcji w układzie przenoszenia napędu lub masy							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW125_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma zdolność widzenia określonej całości, której częścią jest rozwiązywany problem, w tym - związany z wyznaczaniem wymaganych cech analizowanego lub projektowanego zespołu urządzenia mechanicznego. W procesie projektowania i obliczeń określonego zespołu (np. połączenia śrubowego, połączenia dwóch części rurociągu, podparcia wału, sprzęgła) potrafi uwzględnić wymagania wynikające z jego funkcji w układzie przenoszenia napędu lub masy							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U11</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>