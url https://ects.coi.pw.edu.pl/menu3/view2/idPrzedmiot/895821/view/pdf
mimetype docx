--- v3 (2026-04-16)
+++ v4 (2026-05-08)
@@ -1325,191 +1325,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW125_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Na podstawie dostrzeżonych ograniczeń i wymagań, istotnych  ze względu na funkcję spełnianą w maszynie lub w systemie przez projektowany lub analizowany zespół (np. połączenie śrubowe, połączenie dwóch części rurociągu, podparcie wału, sprzęgło), potrafi utworzyć warunki ograniczające będące podstawą obliczeń inżynierskich. Potrafi je wykorzystać do wyznaczenia lub do doboru cech tego zespołu.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW125_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Na podstawie dostrzeżonych ograniczeń i wymagań, istotnych  ze względu na funkcję spełnianą w maszynie lub w systemie przez projektowany lub analizowany zespół (np. połączenie śrubowe, połączenie dwóch części rurociągu, podparcie wału, sprzęgło), potrafi utworzyć warunki ograniczające będące podstawą obliczeń inżynierskich. Potrafi je wykorzystać do wyznaczenia lub do doboru cech tego zespołu.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U09</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>