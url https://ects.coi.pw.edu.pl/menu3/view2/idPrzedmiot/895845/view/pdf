--- v1 (2026-02-09)
+++ v2 (2026-04-16)
@@ -1674,121 +1674,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK400_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							W procesach obróbki skrawaniem potrafi ocenić zużycie ostrza, pomierzyć siły i temperatury podczas skrawania, dobrać parametry procesu.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK400_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK400_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							W procesach obróbki skrawaniem potrafi ocenić zużycie ostrza, pomierzyć siły i temperatury podczas skrawania, dobrać parametry procesu.							</w:t>
+        <w:t xml:space="preserve">							Potrafi napisać prosty program dla obrabiarki sterowanej numerycznie (np. do obróbki skrawaniem, elektroerozyjnej).							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_U08</w:t>
+        <w:t xml:space="preserve">MiBM1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1814,51 +1884,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_U12</w:t>
+        <w:t xml:space="preserve">MiBM1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1884,87 +1954,87 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_U13</w:t>
+        <w:t xml:space="preserve">MiBM1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK400_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK400_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi napisać prosty program dla obrabiarki sterowanej numerycznie (np. do obróbki skrawaniem, elektroerozyjnej).							</w:t>
+        <w:t xml:space="preserve">							Potrafi dobrać metodę spajania materiałów i podstawowe parametry procesu.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1983,58 +2053,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK400_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK400_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi dobrać metodę spajania materiałów i podstawowe parametry procesu.							</w:t>
+        <w:t xml:space="preserve">							Umie dokonać wyboru właściwej obróbki wykańczającej (szlifowanie, docieranie, dogładzanie) w zależności od warunków technicznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2053,58 +2123,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK400_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK400_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Umie dokonać wyboru właściwej obróbki wykańczającej (szlifowanie, docieranie, dogładzanie) w zależności od warunków technicznych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi obrać sposób i parametry obróbki ściernej powierzchni swobodnych (obróbki strumieniowo-ścierne, w pojemnikach).							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2165,120 +2235,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U14</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>