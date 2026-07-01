--- v2 (2026-04-16)
+++ v3 (2026-07-01)
@@ -1814,50 +1814,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK400_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi napisać prosty program dla obrabiarki sterowanej numerycznie (np. do obróbki skrawaniem, elektroerozyjnej).							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1913,58 +1983,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK400_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK400_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi napisać prosty program dla obrabiarki sterowanej numerycznie (np. do obróbki skrawaniem, elektroerozyjnej).							</w:t>
+        <w:t xml:space="preserve">							Potrafi dobrać metodę spajania materiałów i podstawowe parametry procesu.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1983,58 +2053,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK400_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK400_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi dobrać metodę spajania materiałów i podstawowe parametry procesu.							</w:t>
+        <w:t xml:space="preserve">							Umie dokonać wyboru właściwej obróbki wykańczającej (szlifowanie, docieranie, dogładzanie) w zależności od warunków technicznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2053,232 +2123,162 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK400_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK400_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Umie dokonać wyboru właściwej obróbki wykańczającej (szlifowanie, docieranie, dogładzanie) w zależności od warunków technicznych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi obrać sposób i parametry obróbki ściernej powierzchni swobodnych (obróbki strumieniowo-ścierne, w pojemnikach).							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK400_U6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi obrać sposób i parametry obróbki ściernej powierzchni swobodnych (obróbki strumieniowo-ścierne, w pojemnikach).							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kartkówka i ocena indywidualnego sprawozdania z ćwiczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U16</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>