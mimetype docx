--- v3 (2026-03-23)
+++ v4 (2026-04-16)
@@ -907,67 +907,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W02, AiR1_W01</w:t>
+        <w:t xml:space="preserve">AiR1_W01, AiR1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P7S_WG.o, III.P6S_WG, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P7S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW104_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Zna opis matematyczny pól grawitacyjnych (newtonowskich), elektrostatycznych i magnetycznych oraz podobieństwa i różnice tych pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>