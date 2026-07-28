--- v4 (2026-04-16)
+++ v5 (2026-07-28)
@@ -1267,67 +1267,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U06, AiR1_U07</w:t>
+        <w:t xml:space="preserve">AiR1_U07, AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW104_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Potrafi rozwiązać proste przypadki ruchu ciał w polu grawitacyjnym, elektrostatycznym i magnetycznym.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>