--- v3 (2026-03-24)
+++ v4 (2026-04-16)
@@ -1058,191 +1058,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi obliczać pochodne funkcji jednej zmiennej (w tym: pochodne funkcji złożonej), badać monotoniczność i ekstrema funkcji, wyznaczać równanie stycznej do wykresu oraz stosować twierdzenie de l'Hospitala do obliczania granic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi obliczać całki nieoznaczone za pomocą twierdzeń o całkowaniu przez części, całkowaniu przez podstawienie, potrafi całkować funkcje wymierne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW102_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi obliczać całki oznaczone, umie stosować je w geometrii i fizyce. Umie liczyć proste całki niewłaściwe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>