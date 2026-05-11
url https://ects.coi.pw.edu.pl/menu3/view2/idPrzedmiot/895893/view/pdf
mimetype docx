--- v4 (2026-04-16)
+++ v5 (2026-05-11)
@@ -1128,121 +1128,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi obliczać całki nieoznaczone za pomocą twierdzeń o całkowaniu przez części, całkowaniu przez podstawienie, potrafi całkować funkcje wymierne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW102_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi obliczać całki oznaczone, umie stosować je w geometrii i fizyce. Umie liczyć proste całki niewłaściwe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>