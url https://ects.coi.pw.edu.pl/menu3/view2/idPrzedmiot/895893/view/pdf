--- v5 (2026-05-11)
+++ v6 (2026-07-01)
@@ -978,51 +978,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW102_U1: </w:t>
       </w:r>
     </w:p>
@@ -1128,51 +1128,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW102_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi obliczać całki nieoznaczone za pomocą twierdzeń o całkowaniu przez części, całkowaniu przez podstawienie, potrafi całkować funkcje wymierne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>