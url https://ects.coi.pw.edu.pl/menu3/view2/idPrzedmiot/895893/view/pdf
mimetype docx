--- v6 (2026-07-01)
+++ v7 (2026-09-07)
@@ -768,71 +768,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawy rachunku różniczkowego funkcji jednej zmiennej rzeczywistej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW102_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawy rachunku różniczkowego funkcji jednej zmiennej rzeczywistej.</w:t>
+        <w:t xml:space="preserve">Zna podstawy rachunku całkowego funkcji jednej zmiennej rzeczywistej, w tym: pierwsze i drugie twierdzenie podstawowe rachunku całkowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -851,178 +921,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW102_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawy rachunku całkowego funkcji jednej zmiennej rzeczywistej, w tym: pierwsze i drugie twierdzenie podstawowe rachunku całkowego.</w:t>
+        <w:t xml:space="preserve">Zna podstawy rachunku różniczkowego funkcji wielu zmiennych rzeczywistych, w tym: pojęcie pochodnej cząstkowej, pochodnej kierunkowej i gradientu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW102_U1: </w:t>
       </w:r>
     </w:p>