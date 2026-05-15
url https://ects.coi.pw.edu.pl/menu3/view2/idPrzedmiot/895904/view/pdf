--- v1 (2026-02-10)
+++ v2 (2026-05-15)
@@ -907,51 +907,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW118_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zasady wykonywania rysunku złożeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1267,51 +1267,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW118_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać rysunek złożeniowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>