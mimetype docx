--- v2 (2026-05-15)
+++ v3 (2026-07-28)
@@ -767,551 +767,551 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW118_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady oznaczania chropowatości powierzchni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena wykonania przez studenta zadań (rysunku) w ramach ćwiczeń oraz w ramach prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW118_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW118_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasady oznaczania chropowatości powierzchni.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę korzystania z Polskich Norm w zakresie Rysunku Technicznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW118_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady wykonywania rysunku złożeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ocena wykonania przez studenta zadań (rysunku) w ramach ćwiczeń oraz w ramach prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW118_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW118_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie potrzebę korzystania z Polskich Norm w zakresie Rysunku Technicznego.</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę tworzenia dokumentacji w systemie CAD-2D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Ocena wykonania przez studenta zadań (rysunku) w ramach ćwiczeń oraz w ramach prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW118_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać rysunek warsztatowy przedmiotu z natury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W10</w:t>
+        <w:t xml:space="preserve">AiR1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW118_W4: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW118_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasady wykonywania rysunku złożeniowego.</w:t>
+        <w:t xml:space="preserve">Potrafi korzystać z Polskich Norm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW118_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać rysunek techniczny połączenia gwintowego, wpustowego i zębatego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ocena wykonania przez studenta zadań (rysunku) w ramach ćwiczeń oraz w ramach prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W10</w:t>
+        <w:t xml:space="preserve">AiR1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...148 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW118_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać rysunek złożeniowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>