--- v2 (2026-02-09)
+++ v3 (2026-04-16)
@@ -771,71 +771,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW91_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie szeregów liczbowych i szeregów funkcyjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW91_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW91_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie szeregów liczbowych i szeregów funkcyjnych.</w:t>
+        <w:t xml:space="preserve">Zna szeregi Fouriera i wzór całkowy Fouriera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -846,146 +916,146 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW91_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW91_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna szeregi Fouriera i wzór całkowy Fouriera.</w:t>
+        <w:t xml:space="preserve">Potrafi obliczać proste całki powierzchniowe i stosować je w fizyce. Potrafi stosować twierdzenie Gaussa i twierdzenie Stokesa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin.</w:t>
+        <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W01</w:t>
+        <w:t xml:space="preserve">AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW91_U1: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW91_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi obliczać proste całki powierzchniowe i stosować je w fizyce. Potrafi stosować twierdzenie Gaussa i twierdzenie Stokesa.</w:t>
+        <w:t xml:space="preserve">Umie badać zbieżność szeregów liczbowych rzeczywistych i zespolonych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1004,58 +1074,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW91_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW91_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie badać zbieżność szeregów liczbowych rzeczywistych i zespolonych.</w:t>
+        <w:t xml:space="preserve">Umie wyznaczać przedział zbieżności szeregu potęgowego oraz przedstawiać proste funkcje za pomocą szeregu potęgowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1074,178 +1144,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW91_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW91_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie wyznaczać przedział zbieżności szeregu potęgowego oraz przedstawiać proste funkcje za pomocą szeregu potęgowego.</w:t>
+        <w:t xml:space="preserve">Umie przedstawiać proste funkcje za pomocą szeregu Fouriera i wzoru całkowego Fouriera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW91_K1: </w:t>
       </w:r>
     </w:p>