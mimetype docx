--- v3 (2026-04-16)
+++ v4 (2026-07-01)
@@ -771,191 +771,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW91_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie szeregów liczbowych i szeregów funkcyjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW91_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna szeregi Fouriera i wzór całkowy Fouriera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW91_U1: </w:t>
       </w:r>
     </w:p>