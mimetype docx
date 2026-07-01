--- v3 (2026-03-24)
+++ v4 (2026-07-01)
@@ -1132,51 +1132,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW135_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować zjawiska przepływu nośników prądu w półprzewodnikach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>