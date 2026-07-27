--- v4 (2026-07-01)
+++ v5 (2026-07-27)
@@ -772,51 +772,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W02, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P7S_WG.o, III.P6S_WG, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW135_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę podstawową z elektroniki i półprzewodników.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1342,51 +1342,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW135_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi obliczyć parametry układów elektronicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>