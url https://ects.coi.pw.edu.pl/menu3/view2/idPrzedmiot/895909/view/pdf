--- v5 (2026-07-27)
+++ v6 (2026-09-07)
@@ -756,67 +756,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W02, AiR1_W11</w:t>
+        <w:t xml:space="preserve">AiR1_W11, AiR1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P7S_WG.o, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW135_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę podstawową z elektroniki i półprzewodników.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1342,51 +1342,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW135_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi obliczyć parametry układów elektronicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>