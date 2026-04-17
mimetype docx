--- v2 (2026-03-23)
+++ v3 (2026-04-17)
@@ -1056,67 +1056,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U20, AiR1_U06</w:t>
+        <w:t xml:space="preserve">AiR1_U06, AiR1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW126_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie poszerzać wiedzę o zagadnieniach fizyki współczesnej i technologii w oparciu o studium literaturowe i samodzielnie wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1222,51 +1222,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_K02, AiR1_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P8S_KO, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P8S_KO, P6U_K, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW126_K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość roli fizyki w rozwoju technologicznym  i dostrzega potrzebę ustawicznego dokształcania się w tym zakresie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>