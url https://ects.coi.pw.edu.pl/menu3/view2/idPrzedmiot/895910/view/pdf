--- v3 (2026-04-17)
+++ v4 (2026-07-02)
@@ -1222,51 +1222,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_K02, AiR1_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, I.P8S_KO, P6U_K, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P8S_KO, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW126_K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość roli fizyki w rozwoju technologicznym  i dostrzega potrzebę ustawicznego dokształcania się w tym zakresie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>