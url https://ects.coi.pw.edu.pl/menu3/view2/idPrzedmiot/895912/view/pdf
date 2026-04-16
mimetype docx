--- v4 (2026-03-23)
+++ v5 (2026-04-16)
@@ -891,67 +891,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie końcowe oceniane przez prowadzącego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U20, AiR1_U01</w:t>
+        <w:t xml:space="preserve">AiR1_U01, AiR1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW127_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie inżynierskie korzystając z pomocy opiekuna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>