--- v4 (2026-04-16)
+++ v5 (2026-07-01)
@@ -757,51 +757,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W14, LiK2_W18, LiK2_W10</w:t>
+        <w:t xml:space="preserve">LiK2_W10, LiK2_W14, LiK2_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1187,51 +1187,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U07, LiK2_U10, LiK2_U12, LiK2_U17</w:t>
+        <w:t xml:space="preserve">LiK2_U17, LiK2_U07, LiK2_U10, LiK2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>