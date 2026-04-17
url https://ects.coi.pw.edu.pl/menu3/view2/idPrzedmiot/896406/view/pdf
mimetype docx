--- v2 (2026-03-22)
+++ v3 (2026-04-17)
@@ -1049,51 +1049,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK484_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">																												Zna typowe przetworniki stosowane w robotyce.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1533,121 +1533,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja pracy w trakcie wykonywania ćwiczenia, pytania kontrolne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK484_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi przeprowadzić pomiar współczynnika restytucji i czasu zderzenia w parze kinematycznej.										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obserwacja pracy w trakcie wykonywania ćwiczenia, pytania kontrolne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR2_U08</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">AiR2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>