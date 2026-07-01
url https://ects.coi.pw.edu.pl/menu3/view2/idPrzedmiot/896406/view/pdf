--- v3 (2026-04-17)
+++ v4 (2026-07-01)
@@ -1049,51 +1049,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK484_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">																												Zna typowe przetworniki stosowane w robotyce.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>