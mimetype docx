--- v4 (2026-07-01)
+++ v5 (2026-07-29)
@@ -1049,51 +1049,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK484_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">																												Zna typowe przetworniki stosowane w robotyce.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1549,51 +1549,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK484_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi przeprowadzić pomiar współczynnika restytucji i czasu zderzenia w parze kinematycznej.										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>