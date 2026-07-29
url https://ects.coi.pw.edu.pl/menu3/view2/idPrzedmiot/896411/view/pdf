--- v2 (2026-01-16)
+++ v3 (2026-07-29)
@@ -838,491 +838,491 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS661_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna pojęcie macierzy jakobianowej manipulatora równoległego oraz sposób jej wykorzystania w analizie błędów modelu kinematyki i analizie osobliwości modelu kinematyki manipulatora równoległego.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr  2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS661_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS661_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna pojęcie macierzy jakobianowej manipulatora równoległego oraz sposób jej wykorzystania w analizie błędów modelu kinematyki i analizie osobliwości modelu kinematyki manipulatora równoległego.							</w:t>
+        <w:t xml:space="preserve">							Zna metody analizy dynamicznej manipulatorów równoległych oraz przykłady ich zastosowań m.in. w konstrukcji symulatorów lotu i superszybkich robotach do obsługi operacji technologicznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr  2.</w:t>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W06</w:t>
+        <w:t xml:space="preserve">AiR2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS661_W4: </w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS661_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna metody analizy dynamicznej manipulatorów równoległych oraz przykłady ich zastosowań m.in. w konstrukcji symulatorów lotu i superszybkich robotach do obsługi operacji technologicznych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi dokonać analizy kinematycznej manipulatora równoległego o trzech stopniach swobody połączonej z wyznaczeniem jego przestrzeni roboczej. 							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium.</w:t>
+        <w:t xml:space="preserve">Kolokwium  nr 1. Ocena projektu koncepcyjny manipulatora równoległego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_W09</w:t>
+        <w:t xml:space="preserve">AiR2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS661_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi wykonać analizę błędów modelu kinematyki manipulatora równoległego.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium  nr 2. Ocena projektu koncepcyjny manipulatora równoległego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS661_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeprowadzić analizę osobliwości modelu kinematyki manipulatora równoległego.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Ocena projektu koncepcyjny manipulatora równoległego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS661_U1: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS661_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi dokonać analizy kinematycznej manipulatora równoległego o trzech stopniach swobody połączonej z wyznaczeniem jego przestrzeni roboczej. 							</w:t>
+        <w:t xml:space="preserve">							Potrafi wskazać przykład zastosowania manipulatora równoległego np. w konstrukcji symulatora lotu lub w superszybkich robotach do obsługi operacji technologicznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium  nr 1. Ocena projektu koncepcyjny manipulatora równoległego.</w:t>
+        <w:t xml:space="preserve">Ocena projektu koncepcyjny manipulatora równoległego. Ocena prezentacji projektu w trakcie zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_U06</w:t>
+        <w:t xml:space="preserve">AiR2_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS661_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Potrafi wskazać przykład zastosowania manipulatora równoległego np. w konstrukcji symulatora lotu lub w superszybkich robotach do obsługi operacji technologicznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>