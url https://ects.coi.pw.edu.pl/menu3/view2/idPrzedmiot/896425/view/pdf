--- v1 (2026-01-16)
+++ v2 (2026-04-17)
@@ -858,51 +858,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U01, AiR2_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW144_K01: </w:t>
       </w:r>
     </w:p>