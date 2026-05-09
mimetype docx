--- v2 (2026-04-17)
+++ v3 (2026-05-09)
@@ -858,51 +858,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U01, AiR2_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW144_K01: </w:t>
       </w:r>
     </w:p>
@@ -939,51 +939,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_K02, AiR2_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KO, I.P7S_KR, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KR, P7U_K, I.P7S_KK, I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW144_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">														Student rozumie potrzebę formułowania i przekazywania społeczeństwu, w szczególności przez środki masowego przekazu,  informacji i opinii dotyczących osiągnięć dotyczących techniki i innych aspektów działalności inżynierskiej. 																									</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>