--- v3 (2026-05-09)
+++ v4 (2026-07-29)
@@ -777,51 +777,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">III.P7S_WK, P7U_W, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW144_U01: </w:t>
       </w:r>
     </w:p>
@@ -939,51 +939,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_K02, AiR2_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KR, P7U_K, I.P7S_KK, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KO, I.P7S_KR, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW144_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">														Student rozumie potrzebę formułowania i przekazywania społeczeństwu, w szczególności przez środki masowego przekazu,  informacji i opinii dotyczących osiągnięć dotyczących techniki i innych aspektów działalności inżynierskiej. 																									</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>