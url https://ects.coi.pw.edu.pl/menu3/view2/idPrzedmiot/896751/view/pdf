--- v1 (2026-02-10)
+++ v2 (2026-07-02)
@@ -745,51 +745,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzenie wiedzy dotyczącej treści weryfikowanego efektu: wykład -  kolokwium lub pisemny test sprawdzający całościową wiedzę w zakresie procesów technologicznych wytwarzania części maszyn  i pojazdów, laboratorium - kolokwia sprawdzające oraz wykonanie sprawozdań - 3 bloki ćwiczeniowe. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -831,51 +831,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę na temat doboru parametrów technologicznych poszczególnych operacji wytwarzania oraz w zakresie tworzenia podstawowej dokumentacji technologicznej dla operacji wytwarzania elementów urządzeń transportowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>