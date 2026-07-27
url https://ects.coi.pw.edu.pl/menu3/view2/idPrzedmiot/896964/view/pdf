--- v0 (2025-12-27)
+++ v1 (2026-07-27)
@@ -760,191 +760,191 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil praktyczny - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_WO6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe pojęcia dotyczące analizy funkcji jednej zmiennej: granicy funkcji i jej pochodnej. Zna  twierdzenia o różniczkowalności funkcji elementarnych, ekstremach i punktach przegięcia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdziany, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_WO6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_WO6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna definicje i twierdzenia dotyczące całki nieoznaczonej i całki oznaczonej oraz metod całkowania prostych funkcji elementarnych. Zna definicję całki niewłaściwej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdziany, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_WO6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_WO6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Zna  podstawowe definicje i twierdzenia dotyczące granicy ciągów oraz podstawowe kryteria zbieżności szeregu</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">Zna definicje i twierdzenia dotyczące całki nieoznaczonej i całki oznaczonej oraz metod całkowania prostych funkcji elementarnych. Zna definicję całki niewłaściwej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdziany, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>