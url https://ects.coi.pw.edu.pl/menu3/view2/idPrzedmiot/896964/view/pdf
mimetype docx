--- v1 (2026-07-27)
+++ v2 (2026-09-06)
@@ -760,50 +760,120 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil praktyczny - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_WO6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Zna  podstawowe definicje i twierdzenia dotyczące granicy ciągów oraz podstawowe kryteria zbieżności szeregu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdziany, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_WO6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_WO6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe pojęcia dotyczące analizy funkcji jednej zmiennej: granicy funkcji i jej pochodnej. Zna  twierdzenia o różniczkowalności funkcji elementarnych, ekstremach i punktach przegięcia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdziany, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
@@ -885,306 +955,236 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_WO6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...68 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil praktyczny - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-[...138 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi obliczać całki nieoznaczone i oznaczone z prostych funkcji elementarnych i stosować metody całowania przez części i podstawienia. Potrafi obliczać całkę niewłaściwą.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">
 Kolokwia, egzamin.
 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi  stosować znane twierdzenia do obliczania granicy ciągów oraz podstawowe kryteria zbieżności szeregów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi obliczać pochodne funkcji elementarnych, pochodne ich sum, iloczynów, ilorazów i prostych  złożeń. Stosuje pochodne funkcji do wyznaczania elastyczności, ekstremów, przedziałów wypukłości i punktów przegięcia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>