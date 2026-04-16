--- v4 (2026-03-25)
+++ v5 (2026-04-16)
@@ -921,67 +921,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie rysunków projektowych na ćwiczeniach
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U04, IS_U15, IS_U01</w:t>
+        <w:t xml:space="preserve">IS_U01, IS_U04, IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UK, I.P6S_UU, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi czytać prasę fachową (także w języku obcym, ) i prowadzić
 proces samokształcenia się</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1009,51 +1009,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi z wykorzystaniem programów wspomagających, modelować
 proste uklady sieci cieplnych, lub instalacji centralnego ogrzewania, lub
 instalacji wentylacji i klimatyzacji lub sieci gazowych , lub pompowni, urządze</w:t>
       </w:r>
     </w:p>
     <w:p>