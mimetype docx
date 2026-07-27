--- v5 (2026-04-16)
+++ v6 (2026-07-27)
@@ -1009,51 +1009,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi z wykorzystaniem programów wspomagających, modelować
 proste uklady sieci cieplnych, lub instalacji centralnego ogrzewania, lub
 instalacji wentylacji i klimatyzacji lub sieci gazowych , lub pompowni, urządze</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1082,51 +1082,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>