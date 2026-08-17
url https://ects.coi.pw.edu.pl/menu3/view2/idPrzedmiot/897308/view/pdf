--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -774,51 +774,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W01, IS_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada uporządkowana wiedzę z matematyki obejmującą rachunek
 różniczkowy i całkowy, algebrę liniową, elementy logiki, algebrę abstrakcyjną, matematykę dyskretną, rachunek prawdopodobieństwa i statystykę matematyczną</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1082,51 +1082,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>