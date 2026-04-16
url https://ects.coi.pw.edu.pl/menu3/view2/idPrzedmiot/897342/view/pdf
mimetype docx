--- v3 (2026-03-23)
+++ v4 (2026-04-16)
@@ -840,67 +840,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium - zaliczenie w formie pisemnej.
 Wykonanie procedury.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W06, IS_W17, IS_W04</w:t>
+        <w:t xml:space="preserve">IS_W17, IS_W04, IS_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, I.P6S_WK, III.P6S_WK</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę o zagrożeniach środowiskowych związanych z realizacją planów i programów oraz przedsięwzięć. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>