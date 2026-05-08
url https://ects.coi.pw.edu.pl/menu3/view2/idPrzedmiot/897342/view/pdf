--- v4 (2026-04-16)
+++ v5 (2026-05-08)
@@ -840,67 +840,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium - zaliczenie w formie pisemnej.
 Wykonanie procedury.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W17, IS_W04, IS_W06</w:t>
+        <w:t xml:space="preserve">IS_W04, IS_W06, IS_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK, III.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę o zagrożeniach środowiskowych związanych z realizacją planów i programów oraz przedsięwzięć. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1150,51 +1150,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>