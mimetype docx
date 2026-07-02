--- v5 (2026-05-08)
+++ v6 (2026-07-02)
@@ -993,67 +993,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium - zaliczenie w formie pisemnej.
 Wykonanie procedury.
 Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U03, IS_U20</w:t>
+        <w:t xml:space="preserve">IS_U20, IS_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi oceniać zagrożenia poszczególnych komponentów środowiska związane z realizacją przedsięwzięć, wybrać i zastosować odpowiednie materiały, urządzenia i instalacje stosowane do realizacji przedsięwzięć. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1150,51 +1150,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>