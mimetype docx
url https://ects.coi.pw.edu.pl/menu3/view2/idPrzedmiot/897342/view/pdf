--- v6 (2026-07-02)
+++ v7 (2026-07-27)
@@ -993,67 +993,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium - zaliczenie w formie pisemnej.
 Wykonanie procedury.
 Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U20, IS_U03</w:t>
+        <w:t xml:space="preserve">IS_U03, IS_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi oceniać zagrożenia poszczególnych komponentów środowiska związane z realizacją przedsięwzięć, wybrać i zastosować odpowiednie materiały, urządzenia i instalacje stosowane do realizacji przedsięwzięć. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1080,51 +1080,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować i zaprezentować w odpowiedniej formie projekt zawierającego opis i uzasadnienie celu pracy, przyjętą metodologię oraz wyniki i wnioski, posługuje się poprawnie terminologią i nomenklaturą stosowaną w opisie zjawisk fizycznych chemicznych, biologicznych zachodzących w środowisku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>