--- v7 (2026-07-27)
+++ v8 (2026-09-07)
@@ -1080,51 +1080,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować i zaprezentować w odpowiedniej formie projekt zawierającego opis i uzasadnienie celu pracy, przyjętą metodologię oraz wyniki i wnioski, posługuje się poprawnie terminologią i nomenklaturą stosowaną w opisie zjawisk fizycznych chemicznych, biologicznych zachodzących w środowisku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1134,51 +1134,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U13, IS_U21</w:t>
+        <w:t xml:space="preserve">IS_U21, IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>