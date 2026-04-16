--- v2 (2026-02-09)
+++ v3 (2026-04-16)
@@ -778,51 +778,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada uporządkowaną wiedzę w zakresie opisu właściwości dynamicznych procesów Wod-Kan i zasad ich sterowania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1138,51 +1138,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>