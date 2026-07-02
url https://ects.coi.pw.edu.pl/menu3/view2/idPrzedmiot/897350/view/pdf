--- v3 (2026-04-16)
+++ v4 (2026-07-02)
@@ -998,191 +998,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opracować i zaprezentować w odpowiedniej formie projekt obiektów takich jak stacja uzdatniania wody i oczyszczalnia ścieków.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin z wykładów, Oddanie i obrona ćwiczeń projektowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi projektować, realizować i eksploatować elementy obiektów takich jak stacja uzdatniania wody czy oczyszczalnia ścieków.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin z wykładów, Oddanie i obrona ćwiczeń projektowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>