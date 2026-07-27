--- v4 (2026-07-02)
+++ v5 (2026-07-27)
@@ -998,191 +998,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opracować i zaprezentować w odpowiedniej formie projekt obiektów takich jak stacja uzdatniania wody i oczyszczalnia ścieków.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin z wykładów, Oddanie i obrona ćwiczeń projektowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi projektować, realizować i eksploatować elementy obiektów takich jak stacja uzdatniania wody czy oczyszczalnia ścieków.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin z wykładów, Oddanie i obrona ćwiczeń projektowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>