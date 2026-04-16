--- v3 (2026-03-24)
+++ v4 (2026-04-16)
@@ -981,51 +981,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeanalizować i ocenić działanie oraz obliczyć parametry eksploatacyjne urządzeń sieci i obiektów wodociągowych i kanalizacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>