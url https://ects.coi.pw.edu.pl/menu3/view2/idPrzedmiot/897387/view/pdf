--- v4 (2026-04-16)
+++ v5 (2026-05-08)
@@ -761,271 +761,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu możliwości korzystania z pakietów oprogramowania przy doborze i eksploatacji urządzeń w sieciach i instalacjach Wod-Kan, wykorzystanie pakietów GIS do doboru lokalizacji inwestycji oraz gospodarowania systemami wodociągowymi i kanalizacyjnymi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie z wykładów, oddanie i obrona ćwiczeń projektowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu możliwości korzystania z pakietów oprogramowania przy doborze i eksploatacji urządzeń w sieciach i instalacjach Wod-Kan, wykorzystanie pakietów GIS do doboru lokalizacji inwestycji oraz gospodarowania systemami wodociągowymi i kanalizacyjnymi.</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać i przedstawić w formie pisemnej i prezentacji ustnej projekt, systemu zaopatrzenia w wode i odprowadzania ścieków.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie z wykładów, oddanie i obrona ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W13</w:t>
+        <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UK, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać i przedstawić w formie pisemnej i prezentacji ustnej projekt, systemu zaopatrzenia w wode i odprowadzania ścieków.</w:t>
+        <w:t xml:space="preserve">Potrafi samodzielnie z wykorzystaniem programów wspomagających, modelować uklady sieciowe, pompownie, urządzenia i sieci Wod-Kan., zadana inżynierskie w zakresie właściwości statyczne i dynamiczne podstawowych procesów Wod-Kan do opracowania odpowiednich układów, potrafi wykorzystać metody analityczne, symulacyjne oraz eksperymentalne, do formułowania i rozwiązywania zadań inżynierskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie z wykładów, oddanie i obrona ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U13</w:t>
+        <w:t xml:space="preserve">IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, III.P7S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeanalizować i ocenić działanie oraz obliczyć parametry eksploatacyjne urządzeń sieci i obiektów wodociągowych i kanalizacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>