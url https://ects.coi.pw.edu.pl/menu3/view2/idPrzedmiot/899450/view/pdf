--- v2 (2026-03-23)
+++ v3 (2026-07-02)
@@ -1146,51 +1146,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FIZ1_W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie fizyki klasycznej oraz podstaw fizyki relatywistycznej 
 i zna strukturę fizyki jako dziedziny. 
 W szczególności posiada podstawową wiedzę na temat ogólnych zasad fizyki, wielkości fizycznych oraz oddziaływań fundamentalnych. Zna rolę eksperymentu i zasady prowadzenia wywodu w fizyce.
 </w:t>
       </w:r>
     </w:p>