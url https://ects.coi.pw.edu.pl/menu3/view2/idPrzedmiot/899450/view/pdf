--- v3 (2026-07-02)
+++ v4 (2026-07-28)
@@ -1004,51 +1004,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FI1_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma elementarną wiedzę z zakresu elektrodynamiki. W szczególności mam wiedzę z elektrostatyki w zakresie własności pola elektrycznego, zna prawo Coulomba i prawo Gaussa w postaci różniczkowej i całkowej. Zna równania Poissona i Laplace'a. Wie jakie są własności pola elektrycznego w dielektryku i zna zjawisko polaryzacji dielektrycznej. Ma wiedzę o podstawowych własnościach stałego pola magnetycznego. Zna pojęcie siły Lorenza oraz prawo Ampere'a dla prądów stałych i prądów zmiennych. Prawo indukcji Faradaya. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1146,51 +1146,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FIZ1_W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie fizyki klasycznej oraz podstaw fizyki relatywistycznej 
 i zna strukturę fizyki jako dziedziny. 
 W szczególności posiada podstawową wiedzę na temat ogólnych zasad fizyki, wielkości fizycznych oraz oddziaływań fundamentalnych. Zna rolę eksperymentu i zasady prowadzenia wywodu w fizyce.
 </w:t>
       </w:r>
     </w:p>