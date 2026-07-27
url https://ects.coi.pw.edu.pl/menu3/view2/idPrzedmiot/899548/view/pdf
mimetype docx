--- v1 (2026-04-16)
+++ v2 (2026-07-27)
@@ -770,51 +770,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, I.P7S_WK, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWKI_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna medyczne podstawy stosowania urządzeń i oprogramowania w kardiologii interwencyjnej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1149,51 +1149,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWKI_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest gotów do omawiania zagadnień związanych z budową, wykorzystaniem i nowymi rozwiązaniami aparatury i urządzeń stosowanych w kardiologii interwencyjnej  z osobami 
 o wykształceniu medycznym.
 </w:t>
       </w:r>
     </w:p>
     <w:p>