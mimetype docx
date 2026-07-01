--- v3 (2026-03-02)
+++ v4 (2026-07-01)
@@ -813,271 +813,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentacja i raport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W09, K_W07, K_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GP.NMK105_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">rozumie różnorodność sposobów realizacji projektów urbanistycznych i ich kompleksowość</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Prezentacja i raport</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W07, K_W08, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka GP.NMK105_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GP.NMK105_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rozumie różnorodność sposobów realizacji projektów urbanistycznych i ich kompleksowość</w:t>
+        <w:t xml:space="preserve">potrafi samodzielnie pozyskiwać informacje z literatury i innych źródeł dotyczące urbanistyki i planowania przestrzennego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentacja i raport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W08, K_W09</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka GP.NMK105_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GP.NMK105_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi samodzielnie pozyskiwać informacje z literatury i innych źródeł dotyczące urbanistyki i planowania przestrzennego</w:t>
+        <w:t xml:space="preserve">potrafi pracować indywidualnie i w zespole; umie oszacować czas potrzebny na realizację zleconego zadania; potrafi opracować i zrealizować harmonogram prac zapewniający dotrzymanie terminów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentacja i raport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U06</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_U06, K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>