--- v2 (2026-03-24)
+++ v3 (2026-04-17)
@@ -785,51 +785,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, I.P7S_WK, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PRR_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza na temat sposobów implementacji metod analizy danych, analizy statystycznej oraz wizualizacji wyników w języku R</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -919,67 +919,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie – ocena z kolokwium oraz z zadania projektowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U_07, U_02</w:t>
+        <w:t xml:space="preserve">U_02, U_07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UU, P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PRR_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaproponować schemat procesu analizy mającej na celu rozwiązywanie konkretnego problemu inżyniersko-obliczeniowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>