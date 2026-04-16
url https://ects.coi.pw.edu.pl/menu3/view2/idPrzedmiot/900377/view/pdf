--- v3 (2026-03-24)
+++ v4 (2026-04-16)
@@ -797,67 +797,67 @@
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza studenta będzie weryfikowana na bieżąco podczas zajęć w ramach dyskusji nad
 omawianymi na nich zagadnieniami. Będą bowiem brane pod uwagę przygotowanie
 merytoryczne studenta do zajęć i jego aktywność. Będzie sprawdzana również
 umiejętność zastosowania wiedzy podczas rozwiązywania samodzielnie kazusów lub
 opracowywania krótkich prac pisemnych. Weryfikacja końcowa wiedzy studenta będzie
 miała formę sprawdziany pisemnego (kolokwium zaliczeniowego) na koniec cyklu zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W01, K_W03</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, I.P6S_WG, II.H.P6S_WG.1.o, I.P6S_WK, II.H.P6S_WG/K.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po zakończeniu zajęć student zna podstawowe mechanizmy poszukiwania ochrony praw człowieka w krajowym (polskim) systemie ochrony. Zna treść gwarancji składających się na prawo do sądu oraz rozumie znaczenie sądów w zakresie ochrony praw człowieka. Zna zakres i zasady poszukiwania ochrony przed Trybunałem Konstytucyjnym, w szczególności podstawowe zasady dotyczące konstruowania skarg konstytucyjnych. Student ma również podstawową wiedzę na temat innych krajowych organów ochrony praw człowieka, w szczególności Rzecznika Praw Obywatelskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -888,51 +888,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_1: </w:t>
       </w:r>
     </w:p>
@@ -1042,51 +1042,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, I.P6S_UK, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_1: </w:t>
       </w:r>
     </w:p>
@@ -1108,51 +1108,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętności studenta będą weryfikowane w toku zajęć w ramach dyskusji nad omawianymi
 na nich zagadnieniami, poprzez rozwiązywanie kazusów i przygotowywanie samodzielne
 krótkich prac pisemny, a także przy okazji kolokwium zaliczeniowego. Student powinien wykazać się zdolnością samodzielnego formułowania uargumentowanego stanowiska na temat wagi i znaczenia gwarancji instytucjonalnych i proceduralnych w zakresie ochrony praw człowieka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01, K_K04, K_K05</w:t>
+        <w:t xml:space="preserve">K_K04, K_K05, K_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>