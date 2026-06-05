--- v4 (2026-04-16)
+++ v5 (2026-06-05)
@@ -813,51 +813,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po zakończeniu zajęć student zna podstawowe mechanizmy poszukiwania ochrony praw człowieka w krajowym (polskim) systemie ochrony. Zna treść gwarancji składających się na prawo do sądu oraz rozumie znaczenie sądów w zakresie ochrony praw człowieka. Zna zakres i zasady poszukiwania ochrony przed Trybunałem Konstytucyjnym, w szczególności podstawowe zasady dotyczące konstruowania skarg konstytucyjnych. Student ma również podstawową wiedzę na temat innych krajowych organów ochrony praw człowieka, w szczególności Rzecznika Praw Obywatelskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -888,51 +888,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_1: </w:t>
       </w:r>
     </w:p>
@@ -970,51 +970,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po zakończeniu zajęć student potrafi sporządzić - na tle niezłożonej sytuacji faktycznej - pismo (np. skargę do Rzecznika Praw Obywatelskich) z żądaniem udzielenia ochrony przed naruszeniem podstawowych praw lub wolności.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1108,51 +1108,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętności studenta będą weryfikowane w toku zajęć w ramach dyskusji nad omawianymi
 na nich zagadnieniami, poprzez rozwiązywanie kazusów i przygotowywanie samodzielne
 krótkich prac pisemny, a także przy okazji kolokwium zaliczeniowego. Student powinien wykazać się zdolnością samodzielnego formułowania uargumentowanego stanowiska na temat wagi i znaczenia gwarancji instytucjonalnych i proceduralnych w zakresie ochrony praw człowieka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K04, K_K05, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K04, K_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>