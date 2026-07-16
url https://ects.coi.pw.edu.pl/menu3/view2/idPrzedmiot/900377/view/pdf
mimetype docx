--- v5 (2026-06-05)
+++ v6 (2026-07-16)
@@ -813,51 +813,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po zakończeniu zajęć student zna podstawowe mechanizmy poszukiwania ochrony praw człowieka w krajowym (polskim) systemie ochrony. Zna treść gwarancji składających się na prawo do sądu oraz rozumie znaczenie sądów w zakresie ochrony praw człowieka. Zna zakres i zasady poszukiwania ochrony przed Trybunałem Konstytucyjnym, w szczególności podstawowe zasady dotyczące konstruowania skarg konstytucyjnych. Student ma również podstawową wiedzę na temat innych krajowych organów ochrony praw człowieka, w szczególności Rzecznika Praw Obywatelskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -872,67 +872,67 @@
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza studenta będzie weryfikowana na bieżąco podczas zajęć w ramach dyskusji nad
 omawianymi na nich zagadnieniami. Będą bowiem brane pod uwagę przygotowanie
 merytoryczne studenta do zajęć i jego aktywność. Będzie sprawdzana również
 umiejętność zastosowania wiedzy podczas rozwiązywania samodzielnie kazusów lub
 opracowywania krótkich prac pisemnych. Weryfikacja końcowa wiedzy studenta będzie
 miała formę sprawdziany pisemnego (kolokwium zaliczeniowego) na koniec cyklu zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03, K_W04</w:t>
+        <w:t xml:space="preserve">K_W03, K_W04, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, I.P6S_WG, II.X.P6S_WG.2, II.H.P6S_WG.1.o, II.S.P6S_WG.1, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_1: </w:t>
       </w:r>
     </w:p>
@@ -970,51 +970,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po zakończeniu zajęć student potrafi sporządzić - na tle niezłożonej sytuacji faktycznej - pismo (np. skargę do Rzecznika Praw Obywatelskich) z żądaniem udzielenia ochrony przed naruszeniem podstawowych praw lub wolności.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>