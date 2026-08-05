--- v6 (2026-07-16)
+++ v7 (2026-08-05)
@@ -872,67 +872,67 @@
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza studenta będzie weryfikowana na bieżąco podczas zajęć w ramach dyskusji nad
 omawianymi na nich zagadnieniami. Będą bowiem brane pod uwagę przygotowanie
 merytoryczne studenta do zajęć i jego aktywność. Będzie sprawdzana również
 umiejętność zastosowania wiedzy podczas rozwiązywania samodzielnie kazusów lub
 opracowywania krótkich prac pisemnych. Weryfikacja końcowa wiedzy studenta będzie
 miała formę sprawdziany pisemnego (kolokwium zaliczeniowego) na koniec cyklu zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W04, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, I.P6S_WG, II.X.P6S_WG.2, II.H.P6S_WG.1.o, II.S.P6S_WG.1, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_1: </w:t>
       </w:r>
     </w:p>