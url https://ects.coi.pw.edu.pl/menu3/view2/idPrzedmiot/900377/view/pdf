--- v7 (2026-08-05)
+++ v8 (2026-08-27)
@@ -872,67 +872,67 @@
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza studenta będzie weryfikowana na bieżąco podczas zajęć w ramach dyskusji nad
 omawianymi na nich zagadnieniami. Będą bowiem brane pod uwagę przygotowanie
 merytoryczne studenta do zajęć i jego aktywność. Będzie sprawdzana również
 umiejętność zastosowania wiedzy podczas rozwiązywania samodzielnie kazusów lub
 opracowywania krótkich prac pisemnych. Weryfikacja końcowa wiedzy studenta będzie
 miała formę sprawdziany pisemnego (kolokwium zaliczeniowego) na koniec cyklu zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W01, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2</w:t>
+        <w:t xml:space="preserve">II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, II.S.P6S_WG.1, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_1: </w:t>
       </w:r>
     </w:p>