--- v6 (2026-08-26)
+++ v7 (2026-10-14)
@@ -847,51 +847,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W10, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P6S_WG, II.S.P6S_WG.1, I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.T.P6S_WG, II.S.P6S_WG.1, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student wie jak interpretować istotę i przeznaczenie usług
 systemów i sieci łączności elektronicznej stosowanych przez organy kierowania
 bezpieczeństwem państwa.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1071,51 +1071,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U10, K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student potrafi interpretować regulacje prawne dotyczące funkcjonowania systemów łączności elektronicznej wykorzystywanych przez administrację publiczną oraz służby publicznego bezpieczeństwa i ratownictwa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1214,51 +1214,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U09, K_U10, K_U03, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>