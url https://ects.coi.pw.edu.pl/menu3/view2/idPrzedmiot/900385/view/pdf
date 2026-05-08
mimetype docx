--- v3 (2026-03-25)
+++ v4 (2026-05-08)
@@ -847,51 +847,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student wie jak interpretować istotę i przeznaczenie usług
 systemów i sieci łączności elektronicznej stosowanych przez organy kierowania
 bezpieczeństwem państwa.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1055,67 +1055,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U01, K_U03</w:t>
+        <w:t xml:space="preserve">K_U03, K_U10, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student potrafi interpretować regulacje prawne dotyczące funkcjonowania systemów łączności elektronicznej wykorzystywanych przez administrację publiczną oraz służby publicznego bezpieczeństwa i ratownictwa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1198,67 +1198,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U10, K_U03, K_U08</w:t>
+        <w:t xml:space="preserve">K_U03, K_U08, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UK, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>