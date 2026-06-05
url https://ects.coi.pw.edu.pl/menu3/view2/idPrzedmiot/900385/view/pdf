--- v4 (2026-05-08)
+++ v5 (2026-06-05)
@@ -847,51 +847,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student wie jak interpretować istotę i przeznaczenie usług
 systemów i sieci łączności elektronicznej stosowanych przez organy kierowania
 bezpieczeństwem państwa.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -973,67 +973,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W10</w:t>
+        <w:t xml:space="preserve">K_W10, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.1, I.P6S_WG, I.P6S_WK, II.T.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -1055,67 +1055,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U10, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student potrafi interpretować regulacje prawne dotyczące funkcjonowania systemów łączności elektronicznej wykorzystywanych przez administrację publiczną oraz służby publicznego bezpieczeństwa i ratownictwa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1126,67 +1126,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U10</w:t>
+        <w:t xml:space="preserve">K_U03, K_U10, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student potrafi prawidłowo interpretować istotę i przeznaczenie usług systemów i sieci łączności elektronicznej wykorzystywanych przez organy
 kierowania bezpieczeństwem państwa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1214,51 +1214,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U03, K_U08, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UK, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>
@@ -1351,67 +1351,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01, K_K02, K_K08, K_K09</w:t>
+        <w:t xml:space="preserve">K_K02, K_K08, K_K09, K_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student est świadom znaczenia zastosowania zasadbezpiecznego przetwarzania informacji w
 systemach teleinformatycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>