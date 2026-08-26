--- v5 (2026-06-05)
+++ v6 (2026-08-26)
@@ -831,67 +831,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W10</w:t>
+        <w:t xml:space="preserve">K_W10, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">II.T.P6S_WG, II.S.P6S_WG.1, I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student wie jak interpretować istotę i przeznaczenie usług
 systemów i sieci łączności elektronicznej stosowanych przez organy kierowania
 bezpieczeństwem państwa.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -973,67 +973,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.1, I.P6S_WG, I.P6S_WK, II.T.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -1055,67 +1055,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.T.P6S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student potrafi interpretować regulacje prawne dotyczące funkcjonowania systemów łączności elektronicznej wykorzystywanych przez administrację publiczną oraz służby publicznego bezpieczeństwa i ratownictwa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1126,67 +1126,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U10, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student potrafi prawidłowo interpretować istotę i przeznaczenie usług systemów i sieci łączności elektronicznej wykorzystywanych przez organy
 kierowania bezpieczeństwem państwa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1198,67 +1198,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U08, K_U09, K_U10</w:t>
+        <w:t xml:space="preserve">K_U09, K_U10, K_U03, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>
@@ -1351,67 +1351,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K02, K_K08, K_K09, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K02, K_K08, K_K09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student est świadom znaczenia zastosowania zasadbezpiecznego przetwarzania informacji w
 systemach teleinformatycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>