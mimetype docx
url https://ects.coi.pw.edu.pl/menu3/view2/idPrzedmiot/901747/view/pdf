--- v2 (2026-03-05)
+++ v3 (2026-04-16)
@@ -947,465 +947,465 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">rozumie związek pomiędzy projektem oprogramowania i jego wydajnością jako konsekwencją architektury komputera</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium, sprawdziany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">rozumie mechanizmy umożliwiające działanie systemu operacyjnego we współczesnym komputerze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium, sprawdziany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna metody reprezentacji danych dźwiękowych i obrazowych i aspekty logiczne i wydajnościowe ich przetwarzania przez komputer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium, sprawdziany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rozumie związek pomiędzy projektem oprogramowania i jego wydajnością jako konsekwencją architektury komputera</w:t>
+        <w:t xml:space="preserve">potrafi posługiwać się dokumentacją techniczną i na jej podstawie tworzyć projekty oprogramowania i sprzętu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratorium, sprawdziany</w:t>
+        <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08</w:t>
+        <w:t xml:space="preserve">U01, U07, U11, U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rozumie mechanizmy umożliwiające działanie systemu operacyjnego we współczesnym komputerze</w:t>
+        <w:t xml:space="preserve">potrafi przeprowadzić analizę wydajności i optymalizację struktury sprzętu i oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratorium, sprawdziany</w:t>
+        <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W10</w:t>
+        <w:t xml:space="preserve">U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna metody reprezentacji danych dźwiękowych i obrazowych i aspekty logiczne i wydajnościowe ich przetwarzania przez komputer</w:t>
+        <w:t xml:space="preserve">potrafi przetestować zaprojektowany sprzęt i oprogramowanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratorium, sprawdziany</w:t>
+        <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W12</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">U03, U05, U06</w:t>
+        <w:t xml:space="preserve">U05, U06, U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>