--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -947,51 +947,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rozumie związek pomiędzy projektem oprogramowania i jego wydajnością jako konsekwencją architektury komputera</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1087,51 +1087,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna metody reprezentacji danych dźwiękowych i obrazowych i aspekty logiczne i wydajnościowe ich przetwarzania przez komputer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1361,51 +1361,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U05, U06, U03</w:t>
+        <w:t xml:space="preserve">U03, U05, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>