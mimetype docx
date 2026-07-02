--- v4 (2026-05-07)
+++ v5 (2026-07-02)
@@ -1087,51 +1087,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna metody reprezentacji danych dźwiękowych i obrazowych i aspekty logiczne i wydajnościowe ich przetwarzania przez komputer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1221,67 +1221,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U07, U11, U12</w:t>
+        <w:t xml:space="preserve">U12, U01, U07, U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przeprowadzić analizę wydajności i optymalizację struktury sprzętu i oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1651,67 +1651,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K02, K03</w:t>
+        <w:t xml:space="preserve">K03, K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rozumie i potrafi objaśniać funkcjonowanie komputera i jego składników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>