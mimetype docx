--- v5 (2026-07-02)
+++ v6 (2026-07-27)
@@ -1221,67 +1221,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U12, U01, U07, U11</w:t>
+        <w:t xml:space="preserve">U01, U07, U11, U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przeprowadzić analizę wydajności i optymalizację struktury sprzętu i oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1307,411 +1307,411 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi przetestować zaprojektowany sprzęt i oprogramowanie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U03, U05, U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi przetestować zaprojektowany sprzęt i oprogramowanie</w:t>
+        <w:t xml:space="preserve">potrafi tworzyć projekt w zadanych ramach czasowych, indywidualnie i w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U03, U05, U06</w:t>
+        <w:t xml:space="preserve">U08, U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UK, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi tworzyć projekt w zadanych ramach czasowych, indywidualnie i w zespole</w:t>
+        <w:t xml:space="preserve">potrafi stworzyć dokumentację projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U08, U10</w:t>
+        <w:t xml:space="preserve">U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UK, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi stworzyć dokumentację projektu</w:t>
+        <w:t xml:space="preserve">ma świadomość zakresu własnej wiedzy i postępu w dziedzinie techniki, jaką jest budowa komputerów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">sprawdziany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">rozumie wpływ decyzji projektowych na własności rozwiązania finalnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U09</w:t>
+        <w:t xml:space="preserve">K02, K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rozumie i potrafi objaśniać funkcjonowanie komputera i jego składników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>