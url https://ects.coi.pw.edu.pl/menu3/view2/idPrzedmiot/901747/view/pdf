--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1237,51 +1237,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U07, U11, U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przeprowadzić analizę wydajności i optymalizację struktury sprzętu i oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1307,51 +1307,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przetestować zaprojektowany sprzęt i oprogramowanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1431,67 +1431,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U08, U10</w:t>
+        <w:t xml:space="preserve">U10, U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi stworzyć dokumentację projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>