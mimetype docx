--- v4 (2026-03-23)
+++ v5 (2026-04-16)
@@ -815,67 +815,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin – część testowa, laboratoria 3, 4 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W03, W01</w:t>
+        <w:t xml:space="preserve">W01, W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P7S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada uporządkowaną wiedzę w zakresie podstawowych wielkości związanych z występującymi w obwodach przebiegami (takich jak moce, energie, charakterystyki widmowe i częstotliwościowe)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -885,357 +885,357 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia – kolokwia 1 i 2, laboratoria 2, 3 i 4, egzamin – część testowa i zadaniowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">W03, W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę w zakresie zasad przeprowadzania i opracowywania wyników pomiarów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratoria 1 i 2, egzamin – część testowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">W02, W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę w zakresie zasad przeprowadzania i opracowywania wyników pomiarów</w:t>
+        <w:t xml:space="preserve">potrafi wyznaczyć i zmierzyć napięcia i prądy w prostym obwodzie liniowym prądu stałego, sinusoidalnie zmiennego lub okresowego w stanie ustalonym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratoria 1 i 2, egzamin – część testowa</w:t>
+        <w:t xml:space="preserve">ćwiczenia – kolokwia 1 i 2, laboratoria 3, 4 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W02, W03</w:t>
+        <w:t xml:space="preserve">U01, U03, U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi wyznaczyć i zmierzyć napięcia i prądy w prostym obwodzie liniowym prądu stałego, sinusoidalnie zmiennego lub okresowego w stanie ustalonym</w:t>
+        <w:t xml:space="preserve">potrafi wyznaczyć i zmierzyć napięcia i prądy w prostym obwodzie nieliniowym prądu stałego w stanie ustalonym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ćwiczenia – kolokwia 1 i 2, laboratoria 3, 4 i 5</w:t>
+        <w:t xml:space="preserve">ćwiczenia – kolokwium 1, laboratorium 5, egzamin – część zadaniowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U03, U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi wyznaczyć i zmierzyć napięcia i prądy w prostym obwodzie nieliniowym prądu stałego w stanie ustalonym</w:t>
+        <w:t xml:space="preserve">potrafi dobrać prawidłową metodę analizy obwodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ćwiczenia – kolokwium 1, laboratorium 5, egzamin – część zadaniowa</w:t>
+        <w:t xml:space="preserve">ćwiczenia – kolokwia 1 i 2, egzamin – część testowa i zadaniowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U03, U08</w:t>
+        <w:t xml:space="preserve">U04, U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>