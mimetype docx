--- v5 (2026-04-16)
+++ v6 (2026-05-06)
@@ -885,51 +885,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia – kolokwia 1 i 2, laboratoria 2, 3 i 4, egzamin – część testowa i zadaniowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W03, W02</w:t>
+        <w:t xml:space="preserve">W02, W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1051,191 +1051,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U03, U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi wyznaczyć i zmierzyć napięcia i prądy w prostym obwodzie nieliniowym prądu stałego w stanie ustalonym</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ćwiczenia – kolokwium 1, laboratorium 5, egzamin – część zadaniowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01, U03, U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi wyznaczyć i zmierzyć napięcia i prądy w prostym obwodzie nieliniowym prądu stałego w stanie ustalonym</w:t>
+        <w:t xml:space="preserve">potrafi dobrać prawidłową metodę analizy obwodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ćwiczenia – kolokwium 1, laboratorium 5, egzamin – część zadaniowa</w:t>
+        <w:t xml:space="preserve">ćwiczenia – kolokwia 1 i 2, egzamin – część testowa i zadaniowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U03, U08</w:t>
+        <w:t xml:space="preserve">U01, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>