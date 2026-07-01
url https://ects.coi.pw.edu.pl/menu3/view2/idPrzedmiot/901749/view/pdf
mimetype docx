--- v6 (2026-05-06)
+++ v7 (2026-07-01)
@@ -1051,51 +1051,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U03, U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi wyznaczyć i zmierzyć napięcia i prądy w prostym obwodzie nieliniowym prądu stałego w stanie ustalonym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1105,67 +1105,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia – kolokwium 1, laboratorium 5, egzamin – część zadaniowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U03, U08</w:t>
+        <w:t xml:space="preserve">U03, U08, U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi dobrać prawidłową metodę analizy obwodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>