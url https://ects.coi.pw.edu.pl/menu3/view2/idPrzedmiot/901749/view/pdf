--- v7 (2026-07-01)
+++ v8 (2026-07-27)
@@ -955,67 +955,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratoria 1 i 2, egzamin – część testowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W02, W03</w:t>
+        <w:t xml:space="preserve">W03, W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1105,67 +1105,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia – kolokwium 1, laboratorium 5, egzamin – część zadaniowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U03, U08, U01</w:t>
+        <w:t xml:space="preserve">U01, U03, U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi dobrać prawidłową metodę analizy obwodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>