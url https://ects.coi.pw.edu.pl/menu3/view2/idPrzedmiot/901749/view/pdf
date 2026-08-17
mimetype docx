--- v8 (2026-07-27)
+++ v9 (2026-08-17)
@@ -955,67 +955,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratoria 1 i 2, egzamin – część testowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W03, W02</w:t>
+        <w:t xml:space="preserve">W02, W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1191,51 +1191,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>