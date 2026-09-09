--- v9 (2026-08-17)
+++ v10 (2026-09-09)
@@ -955,67 +955,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratoria 1 i 2, egzamin – część testowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W02, W03</w:t>
+        <w:t xml:space="preserve">W03, W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P7S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1191,51 +1191,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>