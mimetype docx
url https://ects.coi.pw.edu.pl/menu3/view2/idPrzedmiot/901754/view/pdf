--- v4 (2026-03-02)
+++ v5 (2026-04-16)
@@ -980,637 +980,637 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">W12, W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu zagadnień własnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu geometrii krzywych i powierzchni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">W01, W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu zagadnień własnych</w:t>
+        <w:t xml:space="preserve">umie obliczyć moce zbiorów korzystając z podstawowych tożsamości kombinatorycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W01</w:t>
+        <w:t xml:space="preserve">U01, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu geometrii krzywych i powierzchni</w:t>
+        <w:t xml:space="preserve">umie rozwiązać proste równania rekurencyjne, w szczególności potrafi wykorzystać tę umiejętność do obliczania złożoności algorytmów komputerowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W01, W12</w:t>
+        <w:t xml:space="preserve">U01, U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">umie obliczyć moce zbiorów korzystając z podstawowych tożsamości kombinatorycznych</w:t>
+        <w:t xml:space="preserve">umie scharakteryzować podstawowe klasy grafów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U04, U01</w:t>
+        <w:t xml:space="preserve">U01, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">umie rozwiązać proste równania rekurencyjne, w szczególności potrafi wykorzystać tę umiejętność do obliczania złożoności algorytmów komputerowych</w:t>
+        <w:t xml:space="preserve">umie wyznaczyć odległości między podzbiorami przestrzeni euklidesowej (w szczególności dla podzbiorów będących punktami, liniami prostymi i płaszczyznami)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U02, U04</w:t>
+        <w:t xml:space="preserve">U01, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">umie scharakteryzować podstawowe klasy grafów</w:t>
+        <w:t xml:space="preserve">umie wyznaczać wartości i wektory własne przekształceń liniowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U04</w:t>
+        <w:t xml:space="preserve">U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">umie wyznaczyć odległości między podzbiorami przestrzeni euklidesowej (w szczególności dla podzbiorów będących punktami, liniami prostymi i płaszczyznami)</w:t>
+        <w:t xml:space="preserve">umie wyznaczyć rzuty prostokątne na zadane podprzestrzenie liniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U04</w:t>
+        <w:t xml:space="preserve">U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi opisać podstawowe krzywe i powierzchnie za pomocą równań, w tym równań parametrycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>