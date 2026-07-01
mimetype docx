--- v5 (2026-04-16)
+++ v6 (2026-07-01)
@@ -980,67 +980,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W12, W01</w:t>
+        <w:t xml:space="preserve">W01, W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma podstawową wiedzę z zakresu zagadnień własnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1410,51 +1410,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U04</w:t>
+        <w:t xml:space="preserve">U04, U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>