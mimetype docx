--- v6 (2026-07-01)
+++ v7 (2026-07-28)
@@ -856,361 +856,501 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu teorii grafów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W01, W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu teorii grafów</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą przestrzeni wektorowych i geometrii euklidesowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W01, W05</w:t>
+        <w:t xml:space="preserve">W01, W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą przestrzeni wektorowych i geometrii euklidesowej</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu zagadnień własnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu geometrii krzywych i powierzchni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">W01, W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu zagadnień własnych</w:t>
+        <w:t xml:space="preserve">umie obliczyć moce zbiorów korzystając z podstawowych tożsamości kombinatorycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W01</w:t>
+        <w:t xml:space="preserve">U01, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu geometrii krzywych i powierzchni</w:t>
+        <w:t xml:space="preserve">umie rozwiązać proste równania rekurencyjne, w szczególności potrafi wykorzystać tę umiejętność do obliczania złożoności algorytmów komputerowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W01, W12</w:t>
+        <w:t xml:space="preserve">U04, U01, U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">umie obliczyć moce zbiorów korzystając z podstawowych tożsamości kombinatorycznych</w:t>
+        <w:t xml:space="preserve">umie scharakteryzować podstawowe klasy grafów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1229,528 +1369,388 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">umie rozwiązać proste równania rekurencyjne, w szczególności potrafi wykorzystać tę umiejętność do obliczania złożoności algorytmów komputerowych</w:t>
+        <w:t xml:space="preserve">umie wyznaczyć odległości między podzbiorami przestrzeni euklidesowej (w szczególności dla podzbiorów będących punktami, liniami prostymi i płaszczyznami)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U02, U04</w:t>
+        <w:t xml:space="preserve">U01, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">umie scharakteryzować podstawowe klasy grafów</w:t>
+        <w:t xml:space="preserve">umie wyznaczać wartości i wektory własne przekształceń liniowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">umie wyznaczyć rzuty prostokątne na zadane podprzestrzenie liniowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi opisać podstawowe krzywe i powierzchnie za pomocą równań, w tym równań parametrycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">U01, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">umie wyznaczyć odległości między podzbiorami przestrzeni euklidesowej (w szczególności dla podzbiorów będących punktami, liniami prostymi i płaszczyznami)</w:t>
+        <w:t xml:space="preserve">umie obliczyć długość i krzywiznę krzywych na płaszczyźnie i w przestrzeni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U04, U01</w:t>
+        <w:t xml:space="preserve">U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...279 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>