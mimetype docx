--- v7 (2026-07-28)
+++ v8 (2026-08-17)
@@ -856,1051 +856,1051 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu teorii grafów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W05, W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu teorii grafów</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą przestrzeni wektorowych i geometrii euklidesowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W01, W05</w:t>
+        <w:t xml:space="preserve">W01, W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą przestrzeni wektorowych i geometrii euklidesowej</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu zagadnień własnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu geometrii krzywych i powierzchni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">W01, W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu zagadnień własnych</w:t>
+        <w:t xml:space="preserve">umie obliczyć moce zbiorów korzystając z podstawowych tożsamości kombinatorycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W01</w:t>
+        <w:t xml:space="preserve">U01, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu geometrii krzywych i powierzchni</w:t>
+        <w:t xml:space="preserve">umie rozwiązać proste równania rekurencyjne, w szczególności potrafi wykorzystać tę umiejętność do obliczania złożoności algorytmów komputerowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W01, W12</w:t>
+        <w:t xml:space="preserve">U01, U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">umie scharakteryzować podstawowe klasy grafów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01, U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">umie wyznaczyć odległości między podzbiorami przestrzeni euklidesowej (w szczególności dla podzbiorów będących punktami, liniami prostymi i płaszczyznami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01, U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">umie wyznaczać wartości i wektory własne przekształceń liniowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">umie wyznaczyć rzuty prostokątne na zadane podprzestrzenie liniowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi opisać podstawowe krzywe i powierzchnie za pomocą równań, w tym równań parametrycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01, U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U08: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">umie obliczyć długość i krzywiznę krzywych na płaszczyźnie i w przestrzeni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">umie obliczyć moce zbiorów korzystając z podstawowych tożsamości kombinatorycznych</w:t>
+        <w:t xml:space="preserve">krytycznie ocenia posiadaną wiedzę</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+        <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U04</w:t>
+        <w:t xml:space="preserve">K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">umie rozwiązać proste równania rekurencyjne, w szczególności potrafi wykorzystać tę umiejętność do obliczania złożoności algorytmów komputerowych</w:t>
+        <w:t xml:space="preserve">rozumie potrzebę zasięgania opinii ekspertów w przypadku trudności w samodzielnym rozwiązywaniu problemów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
+        <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U04, U01, U02</w:t>
+        <w:t xml:space="preserve">K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
-[...569 lines deleted...]
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma świadomość konieczności komunikowania się z otoczeniem w sposób zrozumiały dla odbiorcy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>