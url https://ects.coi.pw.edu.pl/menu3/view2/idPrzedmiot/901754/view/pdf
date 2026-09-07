--- v8 (2026-08-17)
+++ v9 (2026-09-07)
@@ -910,51 +910,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywność na ćwiczeniach, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W05, W01</w:t>
+        <w:t xml:space="preserve">W01, W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1356,51 +1356,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie wyznaczyć odległości między podzbiorami przestrzeni euklidesowej (w szczególności dla podzbiorów będących punktami, liniami prostymi i płaszczyznami)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1786,51 +1786,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rozumie potrzebę zasięgania opinii ekspertów w przypadku trudności w samodzielnym rozwiązywaniu problemów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1856,51 +1856,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma świadomość konieczności komunikowania się z otoczeniem w sposób zrozumiały dla odbiorcy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>