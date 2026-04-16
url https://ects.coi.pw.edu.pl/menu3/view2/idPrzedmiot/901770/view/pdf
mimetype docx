--- v2 (2026-02-09)
+++ v3 (2026-04-16)
@@ -930,207 +930,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">U07, U08, U09, U01, U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi przeanalizować, zmodyfikować stworzyć samodzielnie oraz przetestować kod systemu RPC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">U01, U02, U07, U08, U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UO, I.P6S_UK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi przeanalizować, zmodyfikować stworzyć samodzielnie oraz przetestować kod systemu RPC</w:t>
+        <w:t xml:space="preserve">potrafi tworzyć bezpieczny kod sieciowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratorium, projekt</w:t>
+        <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U02, U07, U08, U09</w:t>
+        <w:t xml:space="preserve">U02, U07, U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UK</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperyment, przedstawić wyniki z badań i pomiarów w formie czytelnego sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>