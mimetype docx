--- v3 (2026-04-16)
+++ v4 (2026-07-02)
@@ -946,261 +946,261 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U07, U08, U09, U01, U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UK, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi przeanalizować, zmodyfikować stworzyć samodzielnie oraz przetestować kod systemu RPC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01, U02, U07, U08, U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi przeanalizować, zmodyfikować stworzyć samodzielnie oraz przetestować kod systemu RPC</w:t>
+        <w:t xml:space="preserve">potrafi tworzyć bezpieczny kod sieciowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U02, U07, U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić eksperyment, przedstawić wyniki z badań i pomiarów w formie czytelnego sprawozdania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U02, U07, U08, U09</w:t>
+        <w:t xml:space="preserve">U03, U09, U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UK</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UK, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>