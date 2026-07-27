--- v4 (2026-07-02)
+++ v5 (2026-07-27)
@@ -930,67 +930,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U07, U08, U09, U01, U02</w:t>
+        <w:t xml:space="preserve">U08, U09, U01, U02, U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UK, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przeanalizować, zmodyfikować stworzyć samodzielnie oraz przetestować kod systemu RPC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1140,67 +1140,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U03, U09, U10</w:t>
+        <w:t xml:space="preserve">U09, U10, U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UK, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>