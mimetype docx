--- v5 (2026-07-27)
+++ v6 (2026-08-18)
@@ -930,67 +930,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U08, U09, U01, U02, U07</w:t>
+        <w:t xml:space="preserve">U01, U02, U07, U08, U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przeanalizować, zmodyfikować stworzyć samodzielnie oraz przetestować kod systemu RPC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1016,51 +1016,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U02, U07, U08, U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi tworzyć bezpieczny kod sieciowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1140,67 +1140,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U09, U10, U03</w:t>
+        <w:t xml:space="preserve">U03, U09, U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>