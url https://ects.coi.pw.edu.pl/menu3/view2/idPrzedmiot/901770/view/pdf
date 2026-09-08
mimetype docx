--- v6 (2026-08-18)
+++ v7 (2026-09-08)
@@ -796,255 +796,255 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W08, W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna podstawowe narzędzia służące do tworzenia oprogramowania sieciowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt, laboratorium, kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna podstawowe narzędzia służące do tworzenia oprogramowania sieciowego</w:t>
+        <w:t xml:space="preserve">potrafi przeanalizować, zmodyfikować stworzyć samodzielnie oraz przetestować kod systemu klient–serwer działającego w środowisku sieciowym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">projekt, laboratorium, kolokwium</w:t>
+        <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08</w:t>
+        <w:t xml:space="preserve">U01, U02, U07, U08, U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi przeanalizować, zmodyfikować stworzyć samodzielnie oraz przetestować kod systemu klient–serwer działającego w środowisku sieciowym</w:t>
+        <w:t xml:space="preserve">potrafi przeanalizować, zmodyfikować stworzyć samodzielnie oraz przetestować kod systemu RPC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U02, U07, U08, U09</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">U01, U02, U07, U08, U09</w:t>
+        <w:t xml:space="preserve">U07, U08, U09, U01, U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>