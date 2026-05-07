--- v2 (2026-03-03)
+++ v3 (2026-05-07)
@@ -1081,191 +1081,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi – przy identyfikowaniu problemów i formułowaniu specyfikacji zadania związanego z wykonaniem złożonego i nietypowego projektu inżynierskiego dotyczącego integracji systemów informatycznych wykorzystać, również w sposób innowacyjny, metody analityczne, symulacyjne i eksperymentalne oraz odpowiednie narzędzia, dokonując właściwego wyboru tych metod i narzędzi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">raport, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi – przy identyfikowaniu problemów i formułowaniu specyfikacji zadania związanego z wykonaniem złożonego i nietypowego projektu inżynierskiego dotyczącego integracji systemów informatycznych wykorzystać, również w sposób innowacyjny, metody analityczne, symulacyjne i eksperymentalne oraz odpowiednie narzędzia, dokonując właściwego wyboru tych metod i narzędzi</w:t>
+        <w:t xml:space="preserve">potrafi – przy identyfikowaniu problemów i formułowaniu specyfikacji zadań inżynierskich oraz problemów badawczych związanych z wykonaniem złożonego i nietypowego projektu inżynierskiego dotyczącego integracji systemów informatycznych – dostrzec i uwzględnić ich aspekty systemowe i pozatechniczne (ekonomiczne, społeczne, etyczne, czynnik ludzki i inne) oraz dokonać wstępnej oceny ekonomicznej proponowanych rozwiązań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">raport, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U04</w:t>
+        <w:t xml:space="preserve">U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi uczestniczyć w dyskusji na tematy techniczne, dotyczące wykonania projektu, jego przebiegu, zwłaszcza związane bezpośrednio lub pośrednio z informatyką, dokonywać ocen przedstawianych rozwiązań i opinii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>