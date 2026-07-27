--- v3 (2026-05-07)
+++ v4 (2026-07-27)
@@ -1081,51 +1081,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi – przy identyfikowaniu problemów i formułowaniu specyfikacji zadania związanego z wykonaniem złożonego i nietypowego projektu inżynierskiego dotyczącego integracji systemów informatycznych wykorzystać, również w sposób innowacyjny, metody analityczne, symulacyjne i eksperymentalne oraz odpowiednie narzędzia, dokonując właściwego wyboru tych metod i narzędzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1151,51 +1151,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi – przy identyfikowaniu problemów i formułowaniu specyfikacji zadań inżynierskich oraz problemów badawczych związanych z wykonaniem złożonego i nietypowego projektu inżynierskiego dotyczącego integracji systemów informatycznych – dostrzec i uwzględnić ich aspekty systemowe i pozatechniczne (ekonomiczne, społeczne, etyczne, czynnik ludzki i inne) oraz dokonać wstępnej oceny ekonomicznej proponowanych rozwiązań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>