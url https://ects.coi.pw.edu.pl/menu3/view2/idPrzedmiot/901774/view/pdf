--- v4 (2026-03-24)
+++ v5 (2026-04-16)
@@ -843,831 +843,831 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">W08, W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji warstwy danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W08, W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji logiki biznesowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W08, W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą integracji systemów klasy enterprise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W08, W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą wpływu procesów wytwarzania oprogramowania na architekturę</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W08, W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu architektury wdrażania oprogramowania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">W09, W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji warstwy danych</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować właściwą architekturę systemu, dokonać świadome decyzje architektonicznych i je uzasadnić</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W09</w:t>
+        <w:t xml:space="preserve">U01, U02, U04, U05, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji logiki biznesowej</w:t>
+        <w:t xml:space="preserve">potrafi zastosować właściwe wzorce architektoniczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W09</w:t>
+        <w:t xml:space="preserve">U01, U02, U04, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą integracji systemów klasy enterprise</w:t>
+        <w:t xml:space="preserve">potrafi użyć podstawowych technologii integracyjnych systemów informatycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W09</w:t>
+        <w:t xml:space="preserve">U01, U02, U04, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą wpływu procesów wytwarzania oprogramowania na architekturę</w:t>
+        <w:t xml:space="preserve">potrafi stworzyć zrąb projektu i warsztat pracy do rozwoju systemu informatycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W09</w:t>
+        <w:t xml:space="preserve">U01, U02, U04, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu architektury wdrażania oprogramowania</w:t>
+        <w:t xml:space="preserve">potrafi przygotować dokumentację przedstawiającą w czytelny sposób architekturę projektowanego systemu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W09, W08</w:t>
+        <w:t xml:space="preserve">U02, U04, U05, U06, U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować właściwą architekturę systemu, dokonać świadome decyzje architektonicznych i je uzasadnić</w:t>
+        <w:t xml:space="preserve">potrafi wyszukać niezbędne informacje w zasobach literaturowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U01, U02, U04, U05, U06</w:t>
-      </w:r>
-[...348 lines deleted...]
-        <w:t xml:space="preserve">U05, U06, U01, U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>