--- v5 (2026-04-16)
+++ v6 (2026-05-16)
@@ -929,51 +929,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji logiki biznesowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -983,87 +983,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">W09, W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą integracji systemów klasy enterprise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą integracji systemów klasy enterprise</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą wpływu procesów wytwarzania oprogramowania na architekturę</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1082,58 +1152,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą wpływu procesów wytwarzania oprogramowania na architekturę</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu architektury wdrażania oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1144,476 +1214,406 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu architektury wdrażania oprogramowania</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować właściwą architekturę systemu, dokonać świadome decyzje architektonicznych i je uzasadnić</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W09, W08</w:t>
+        <w:t xml:space="preserve">U05, U06, U01, U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować właściwą architekturę systemu, dokonać świadome decyzje architektonicznych i je uzasadnić</w:t>
+        <w:t xml:space="preserve">potrafi zastosować właściwe wzorce architektoniczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U02, U04, U05, U06</w:t>
+        <w:t xml:space="preserve">U01, U02, U04, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zastosować właściwe wzorce architektoniczne</w:t>
+        <w:t xml:space="preserve">potrafi użyć podstawowych technologii integracyjnych systemów informatycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">U06, U01, U02, U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi stworzyć zrąb projektu i warsztat pracy do rozwoju systemu informatycznego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">U01, U02, U04, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi użyć podstawowych technologii integracyjnych systemów informatycznych</w:t>
+        <w:t xml:space="preserve">potrafi przygotować dokumentację przedstawiającą w czytelny sposób architekturę projektowanego systemu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U02, U04, U06</w:t>
+        <w:t xml:space="preserve">U06, U01, U02, U04, U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi wyszukać niezbędne informacje w zasobach literaturowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>