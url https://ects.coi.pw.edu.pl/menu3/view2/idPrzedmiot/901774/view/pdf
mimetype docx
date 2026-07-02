--- v6 (2026-05-16)
+++ v7 (2026-07-02)
@@ -983,87 +983,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">W08, W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą integracji systemów klasy enterprise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">W09, W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą integracji systemów klasy enterprise</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą wpływu procesów wytwarzania oprogramowania na architekturę</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1082,58 +1152,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą wpływu procesów wytwarzania oprogramowania na architekturę</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu architektury wdrażania oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1144,216 +1214,216 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu architektury wdrażania oprogramowania</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować właściwą architekturę systemu, dokonać świadome decyzje architektonicznych i je uzasadnić</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W09</w:t>
+        <w:t xml:space="preserve">U06, U01, U02, U04, U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować właściwą architekturę systemu, dokonać świadome decyzje architektonicznych i je uzasadnić</w:t>
+        <w:t xml:space="preserve">potrafi zastosować właściwe wzorce architektoniczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U05, U06, U01, U02, U04</w:t>
+        <w:t xml:space="preserve">U01, U02, U04, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zastosować właściwe wzorce architektoniczne</w:t>
+        <w:t xml:space="preserve">potrafi użyć podstawowych technologii integracyjnych systemów informatycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1372,318 +1442,248 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi użyć podstawowych technologii integracyjnych systemów informatycznych</w:t>
+        <w:t xml:space="preserve">potrafi stworzyć zrąb projektu i warsztat pracy do rozwoju systemu informatycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U06, U01, U02, U04</w:t>
+        <w:t xml:space="preserve">U02, U04, U06, U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi przygotować dokumentację przedstawiającą w czytelny sposób architekturę projektowanego systemu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01, U02, U04, U05, U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi wyszukać niezbędne informacje w zasobach literaturowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U02, U04, U05, U06, U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi pracować indywidualnie i w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>