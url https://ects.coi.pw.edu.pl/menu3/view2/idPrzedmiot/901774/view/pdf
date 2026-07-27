--- v7 (2026-07-02)
+++ v8 (2026-07-27)
@@ -1053,51 +1053,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W09, W08</w:t>
+        <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1273,51 +1273,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U06, U01, U02, U04, U05</w:t>
+        <w:t xml:space="preserve">U05, U06, U01, U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1483,51 +1483,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U02, U04, U06, U01</w:t>
+        <w:t xml:space="preserve">U01, U02, U04, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1623,51 +1623,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U02, U04, U05, U06, U01</w:t>
+        <w:t xml:space="preserve">U01, U02, U04, U05, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>