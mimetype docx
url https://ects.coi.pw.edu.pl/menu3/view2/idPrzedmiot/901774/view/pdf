--- v8 (2026-07-27)
+++ v9 (2026-08-17)
@@ -789,71 +789,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna wzorce architektoniczne w różnych widokach, zna ich zalety, wady i wie kiedy należy stosować</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W08, W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna wzorce architektoniczne w różnych widokach, zna ich zalety, wady i wie kiedy należy stosować</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji warstwy danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -872,58 +942,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji warstwy danych</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji logiki biznesowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -942,748 +1012,678 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji logiki biznesowej</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą integracji systemów klasy enterprise</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">W09, W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą wpływu procesów wytwarzania oprogramowania na architekturę</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą integracji systemów klasy enterprise</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu architektury wdrażania oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą wpływu procesów wytwarzania oprogramowania na architekturę</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować właściwą architekturę systemu, dokonać świadome decyzje architektonicznych i je uzasadnić</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W09</w:t>
+        <w:t xml:space="preserve">U01, U02, U04, U05, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu architektury wdrażania oprogramowania</w:t>
+        <w:t xml:space="preserve">potrafi zastosować właściwe wzorce architektoniczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W09</w:t>
+        <w:t xml:space="preserve">U01, U02, U04, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować właściwą architekturę systemu, dokonać świadome decyzje architektonicznych i je uzasadnić</w:t>
+        <w:t xml:space="preserve">potrafi użyć podstawowych technologii integracyjnych systemów informatycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U05, U06, U01, U02, U04</w:t>
+        <w:t xml:space="preserve">U01, U02, U04, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi stworzyć zrąb projektu i warsztat pracy do rozwoju systemu informatycznego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U02, U04, U06, U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi przygotować dokumentację przedstawiającą w czytelny sposób architekturę projektowanego systemu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01, U02, U04, U05, U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi wyszukać niezbędne informacje w zasobach literaturowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U02, U04, U05, U06, U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
-      </w:r>
-[...348 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi pracować indywidualnie i w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>