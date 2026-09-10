--- v9 (2026-08-17)
+++ v10 (2026-09-10)
@@ -773,87 +773,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">W09, W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna wzorce architektoniczne w różnych widokach, zna ich zalety, wady i wie kiedy należy stosować</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna wzorce architektoniczne w różnych widokach, zna ich zalety, wady i wie kiedy należy stosować</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji warstwy danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -872,58 +942,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji warstwy danych</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji logiki biznesowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -942,58 +1012,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu projektowania i implementacji logiki biznesowej</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą integracji systemów klasy enterprise</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1012,128 +1082,128 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą integracji systemów klasy enterprise</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą wpływu procesów wytwarzania oprogramowania na architekturę</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W09, W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą wpływu procesów wytwarzania oprogramowania na architekturę</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu architektury wdrażania oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1144,546 +1214,476 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę z zakresu architektury wdrażania oprogramowania</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować właściwą architekturę systemu, dokonać świadome decyzje architektonicznych i je uzasadnić</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W09</w:t>
+        <w:t xml:space="preserve">U01, U02, U04, U05, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować właściwą architekturę systemu, dokonać świadome decyzje architektonicznych i je uzasadnić</w:t>
+        <w:t xml:space="preserve">potrafi zastosować właściwe wzorce architektoniczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">U02, U04, U06, U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi użyć podstawowych technologii integracyjnych systemów informatycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01, U02, U04, U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi stworzyć zrąb projektu i warsztat pracy do rozwoju systemu informatycznego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U04, U06, U01, U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi przygotować dokumentację przedstawiającą w czytelny sposób architekturę projektowanego systemu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">U01, U02, U04, U05, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zastosować właściwe wzorce architektoniczne</w:t>
+        <w:t xml:space="preserve">potrafi wyszukać niezbędne informacje w zasobach literaturowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U02, U04, U06</w:t>
+        <w:t xml:space="preserve">U05, U06, U01, U02, U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi pracować indywidualnie i w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>