--- v2 (2026-03-13)
+++ v3 (2026-04-16)
@@ -1143,1347 +1143,1347 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">W09, W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna metody rozstrzygalności głównych problemów decyzyjnych w klasach języków regularnych i bezkontekstowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W08: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna zasady działania kompilatorów i interpreterów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna metody rozstrzygalności głównych problemów decyzyjnych w klasach języków regularnych i bezkontekstowych</w:t>
+        <w:t xml:space="preserve">zna metody i rozumie potrzebę modularyzacji przetwarzania danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W05</w:t>
+        <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W08: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W10: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna zasady działania kompilatorów i interpreterów</w:t>
+        <w:t xml:space="preserve">rozumie niebezpieczeństwa i wady nieodpowiedniego przetwarzania danych wejściowych w programach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W09</w:t>
+        <w:t xml:space="preserve">W08, W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W09: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W11: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna metody i rozumie potrzebę modularyzacji przetwarzania danych</w:t>
+        <w:t xml:space="preserve">rozumie wady i zalety stosowania wyrażeń regularnych oraz ich implementację w dostępnych bibliotekach i językach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W09</w:t>
+        <w:t xml:space="preserve">W05, W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W10: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rozumie niebezpieczeństwa i wady nieodpowiedniego przetwarzania danych wejściowych w programach</w:t>
+        <w:t xml:space="preserve">potrafi zdefiniować formalnie składnię języka w metanotacji EBNF (lub podobnej)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W10</w:t>
+        <w:t xml:space="preserve">U01, U04, U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W11: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rozumie wady i zalety stosowania wyrażeń regularnych oraz ich implementację w dostępnych bibliotekach i językach</w:t>
+        <w:t xml:space="preserve">potrafi przekształcić gramatykę języka wg zadanych kryteriów (sprawdzić kryteria LL(1), usunąć produkcje jednostkowe, sprowadzić do postaci normalnej Chomskiego)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W05</w:t>
+        <w:t xml:space="preserve">U04, U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi przekształcać dowolnie reprezentację języka regularnego (wyrażenia regularne, automaty skończone, gramatyki regularne)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zrealizować analizator leksykalny i parser rekursywnie zstępujący wg zadanej gramatyki</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zastosować model przetwarzania sterowanego składnią (schemat translacji) do prostych problemów obliczeniowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U04, U08, U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zaprojektować środowisko programowe do osadzenia akcji semantycznych dla prostego języka bezkontekstowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi wykorzystywać generatory analizatorów leksykalnych i składniowych oraz integrować je we własnym programie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U04, U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U08: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi odpowiednio ustrukturalizować kod programu i schemat przetwarzania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U02, U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U09: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi stosować dobre wzorce programowania do przetwarzania tekstu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U02, U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U10: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi w sposób bezpieczny implementować strumieniowe przetwarzanie żądań, tekstu itp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U10, U02, U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UK, III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U11: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi sprawnie posługiwać się wyrażeniami regularnymi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U02, U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zdefiniować formalnie składnię języka w metanotacji EBNF (lub podobnej)</w:t>
+        <w:t xml:space="preserve">rozumie potrzebę stałego aktualizowania i wzbogacania posiadanej wiedzy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U04, U09</w:t>
+        <w:t xml:space="preserve">K01, K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi przekształcić gramatykę języka wg zadanych kryteriów (sprawdzić kryteria LL(1), usunąć produkcje jednostkowe, sprowadzić do postaci normalnej Chomskiego)</w:t>
+        <w:t xml:space="preserve">ma świadomość konieczności komunikowania się z otoczeniem, także pozazawodowym, w sposób zrozumiały dla odbiorcy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U04, U07</w:t>
+        <w:t xml:space="preserve">K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...779 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KO, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi planować działania projektowe wg wymaganego terminu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>