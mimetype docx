--- v3 (2026-04-16)
+++ v4 (2026-06-12)
@@ -1439,831 +1439,831 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W08, W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W11: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">rozumie wady i zalety stosowania wyrażeń regularnych oraz ich implementację w dostępnych bibliotekach i językach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W05, W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W11: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rozumie wady i zalety stosowania wyrażeń regularnych oraz ich implementację w dostępnych bibliotekach i językach</w:t>
+        <w:t xml:space="preserve">potrafi zdefiniować formalnie składnię języka w metanotacji EBNF (lub podobnej)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W05, W08</w:t>
+        <w:t xml:space="preserve">U01, U04, U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zdefiniować formalnie składnię języka w metanotacji EBNF (lub podobnej)</w:t>
+        <w:t xml:space="preserve">potrafi przekształcić gramatykę języka wg zadanych kryteriów (sprawdzić kryteria LL(1), usunąć produkcje jednostkowe, sprowadzić do postaci normalnej Chomskiego)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U04, U09</w:t>
+        <w:t xml:space="preserve">U04, U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi przekształcać dowolnie reprezentację języka regularnego (wyrażenia regularne, automaty skończone, gramatyki regularne)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zrealizować analizator leksykalny i parser rekursywnie zstępujący wg zadanej gramatyki</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zastosować model przetwarzania sterowanego składnią (schemat translacji) do prostych problemów obliczeniowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U08, U10, U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UK, III.P6S_UW.o, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zaprojektować środowisko programowe do osadzenia akcji semantycznych dla prostego języka bezkontekstowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi wykorzystywać generatory analizatorów leksykalnych i składniowych oraz integrować je we własnym programie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U04, U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi przekształcić gramatykę języka wg zadanych kryteriów (sprawdzić kryteria LL(1), usunąć produkcje jednostkowe, sprowadzić do postaci normalnej Chomskiego)</w:t>
+        <w:t xml:space="preserve">potrafi odpowiednio ustrukturalizować kod programu i schemat przetwarzania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U04, U07</w:t>
+        <w:t xml:space="preserve">U02, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi przekształcać dowolnie reprezentację języka regularnego (wyrażenia regularne, automaty skończone, gramatyki regularne)</w:t>
+        <w:t xml:space="preserve">potrafi stosować dobre wzorce programowania do przetwarzania tekstu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U07</w:t>
+        <w:t xml:space="preserve">U10, U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+        <w:t xml:space="preserve">I.P6S_UK, III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U10: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zrealizować analizator leksykalny i parser rekursywnie zstępujący wg zadanej gramatyki</w:t>
+        <w:t xml:space="preserve">potrafi w sposób bezpieczny implementować strumieniowe przetwarzanie żądań, tekstu itp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U04</w:t>
+        <w:t xml:space="preserve">U02, U10, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...208 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U11: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi sprawnie posługiwać się wyrażeniami regularnymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>