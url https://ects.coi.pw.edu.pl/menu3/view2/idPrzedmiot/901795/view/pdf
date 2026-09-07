--- v4 (2026-06-12)
+++ v5 (2026-09-07)
@@ -809,211 +809,421 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna hierarchię języków wg Chomskiego i ich modeli generacyjnych / obliczeniowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna hierarchię języków wg Chomskiego i ich modeli generacyjnych / obliczeniowych</w:t>
+        <w:t xml:space="preserve">zna mechanizmy makrogeneracji i ich dostępność w środowiskach programistycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna metody reprezentacji i przetwarzania języków regularnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna mechanizmy makrogeneracji i ich dostępność w środowiskach programistycznych</w:t>
+        <w:t xml:space="preserve">zna metody analizy jednoznacznych języków bezkontekstowych (parser rekursywnie zstępujący, rozbiór wstępujący)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08</w:t>
+        <w:t xml:space="preserve">W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna podstawowe metody uwzględniania semantyki języka i generowania kodu wynikowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W08, W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna metody reprezentacji i przetwarzania języków regularnych</w:t>
+        <w:t xml:space="preserve">zna metody rozstrzygalności głównych problemów decyzyjnych w klasach języków regularnych i bezkontekstowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1032,1238 +1242,1028 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna metody analizy jednoznacznych języków bezkontekstowych (parser rekursywnie zstępujący, rozbiór wstępujący)</w:t>
+        <w:t xml:space="preserve">zna zasady działania kompilatorów i interpreterów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W05</w:t>
+        <w:t xml:space="preserve">W08, W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna podstawowe metody uwzględniania semantyki języka i generowania kodu wynikowego</w:t>
+        <w:t xml:space="preserve">zna metody i rozumie potrzebę modularyzacji przetwarzania danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W09, W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W10: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">rozumie niebezpieczeństwa i wady nieodpowiedniego przetwarzania danych wejściowych w programach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W08, W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W11: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna metody rozstrzygalności głównych problemów decyzyjnych w klasach języków regularnych i bezkontekstowych</w:t>
+        <w:t xml:space="preserve">rozumie wady i zalety stosowania wyrażeń regularnych oraz ich implementację w dostępnych bibliotekach i językach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W05</w:t>
+        <w:t xml:space="preserve">W05, W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W08: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna zasady działania kompilatorów i interpreterów</w:t>
+        <w:t xml:space="preserve">potrafi zdefiniować formalnie składnię języka w metanotacji EBNF (lub podobnej)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W09</w:t>
+        <w:t xml:space="preserve">U01, U04, U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W09: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna metody i rozumie potrzebę modularyzacji przetwarzania danych</w:t>
+        <w:t xml:space="preserve">potrafi przekształcić gramatykę języka wg zadanych kryteriów (sprawdzić kryteria LL(1), usunąć produkcje jednostkowe, sprowadzić do postaci normalnej Chomskiego)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W09</w:t>
+        <w:t xml:space="preserve">U04, U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W10: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rozumie niebezpieczeństwa i wady nieodpowiedniego przetwarzania danych wejściowych w programach</w:t>
+        <w:t xml:space="preserve">potrafi przekształcać dowolnie reprezentację języka regularnego (wyrażenia regularne, automaty skończone, gramatyki regularne)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W08, W10</w:t>
+        <w:t xml:space="preserve">U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W11: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">rozumie wady i zalety stosowania wyrażeń regularnych oraz ich implementację w dostępnych bibliotekach i językach</w:t>
+        <w:t xml:space="preserve">potrafi zrealizować analizator leksykalny i parser rekursywnie zstępujący wg zadanej gramatyki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">W05, W08</w:t>
+        <w:t xml:space="preserve">U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zdefiniować formalnie składnię języka w metanotacji EBNF (lub podobnej)</w:t>
+        <w:t xml:space="preserve">potrafi zastosować model przetwarzania sterowanego składnią (schemat translacji) do prostych problemów obliczeniowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U01, U04, U09</w:t>
+        <w:t xml:space="preserve">U10, U04, U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UO, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zaprojektować środowisko programowe do osadzenia akcji semantycznych dla prostego języka bezkontekstowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi wykorzystywać generatory analizatorów leksykalnych i składniowych oraz integrować je we własnym programie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U04, U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi przekształcić gramatykę języka wg zadanych kryteriów (sprawdzić kryteria LL(1), usunąć produkcje jednostkowe, sprowadzić do postaci normalnej Chomskiego)</w:t>
+        <w:t xml:space="preserve">potrafi odpowiednio ustrukturalizować kod programu i schemat przetwarzania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U04, U07</w:t>
+        <w:t xml:space="preserve">U02, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi przekształcać dowolnie reprezentację języka regularnego (wyrażenia regularne, automaty skończone, gramatyki regularne)</w:t>
+        <w:t xml:space="preserve">potrafi stosować dobre wzorce programowania do przetwarzania tekstu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U07</w:t>
+        <w:t xml:space="preserve">U02, U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U10: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zrealizować analizator leksykalny i parser rekursywnie zstępujący wg zadanej gramatyki</w:t>
+        <w:t xml:space="preserve">potrafi w sposób bezpieczny implementować strumieniowe przetwarzanie żądań, tekstu itp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U04</w:t>
+        <w:t xml:space="preserve">U10, U02, U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...419 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U11: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi sprawnie posługiwać się wyrażeniami regularnymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>