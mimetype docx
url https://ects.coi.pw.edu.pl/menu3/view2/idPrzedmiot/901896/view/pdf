--- v2 (2026-03-28)
+++ v3 (2026-04-17)
@@ -1123,51 +1123,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPM_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać funkcje MATLAB podczas projektowania układu sterowania  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1193,341 +1193,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PPM_2st_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przedstawić wizualnie wyniki badań numerycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Oceny dwóch zadań laboratoryjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PPM_2st_U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PPM_2st_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przedstawić wizualnie wyniki badań numerycznych</w:t>
+        <w:t xml:space="preserve">Potrafi poznawać nowe funkcje oprogramowania MATLAB na podstawie dokumentacji technicznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oceny dwóch zadań laboratoryjnych</w:t>
+        <w:t xml:space="preserve">Oceny z laboratoriów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, I.P7S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PPM_2st_U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi rozwiązać zadanie z zakresu optymalizacji wykorzystując funkcje zaimplementowane w bibliotekach MATLAB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Oceny z laboratoriów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PPM_2st_U04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PPM_2st_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi poznawać nowe funkcje oprogramowania MATLAB na podstawie dokumentacji technicznej</w:t>
+        <w:t xml:space="preserve">Ma świadomość odpowiedzialności za pracę własną i zna zasady działania w sposób profesjonalny i zgodny z etyką zawodową</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oceny z laboratoriów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05</w:t>
+        <w:t xml:space="preserve">K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, I.P7S_UU</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">P7U_K, I.P7S_KO, I.P7S_KR</w:t>
+        <w:t xml:space="preserve">I.P7S_KR, P7U_K, I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPM_2st_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie potrzebę ciągłego samorozwoju i podnoszenia kompetencji zawodowych w obszarze stale rozwijanego oprogramowania inżynierskiego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>