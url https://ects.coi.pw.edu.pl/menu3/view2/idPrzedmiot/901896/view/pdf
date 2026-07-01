--- v3 (2026-04-17)
+++ v4 (2026-07-01)
@@ -1193,51 +1193,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPM_2st_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przedstawić wizualnie wyniki badań numerycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1483,51 +1483,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KR, P7U_K, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KO, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPM_2st_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie potrzebę ciągłego samorozwoju i podnoszenia kompetencji zawodowych w obszarze stale rozwijanego oprogramowania inżynierskiego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>