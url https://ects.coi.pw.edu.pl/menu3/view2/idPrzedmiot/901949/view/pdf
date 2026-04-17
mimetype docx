--- v1 (2026-02-09)
+++ v2 (2026-04-17)
@@ -799,51 +799,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W07, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPPO_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma rozszerzoną wiedzę na temat eksploatacji optomechatronicznych systemów pomiarowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>