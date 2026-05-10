--- v2 (2026-04-17)
+++ v3 (2026-05-10)
@@ -799,51 +799,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W07, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPPO_2st_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma rozszerzoną wiedzę na temat eksploatacji optomechatronicznych systemów pomiarowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -933,67 +933,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U04, K_U05, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U01, K_U04, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, I.P7S_UU, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UK, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPPO_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić analizę wyników pozyskanych polowymi metodami optycznymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>