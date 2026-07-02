--- v3 (2026-05-10)
+++ v4 (2026-07-02)
@@ -869,51 +869,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPPO_2st_U01: </w:t>
       </w:r>
     </w:p>
@@ -933,67 +933,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U01, K_U04, K_U05</w:t>
+        <w:t xml:space="preserve">K_U01, K_U04, K_U05, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UK, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, I.P7S_UU, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPPO_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić analizę wyników pozyskanych polowymi metodami optycznymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>