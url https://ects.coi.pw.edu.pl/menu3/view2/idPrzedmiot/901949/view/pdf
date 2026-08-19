--- v4 (2026-07-02)
+++ v5 (2026-08-19)
@@ -869,51 +869,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPPO_2st_U01: </w:t>
       </w:r>
     </w:p>
@@ -949,51 +949,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U04, K_U05, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK, I.P7S_UU, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, I.P7S_UK, P7U_U, I.P7S_UU, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPPO_2st_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić analizę wyników pozyskanych polowymi metodami optycznymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>