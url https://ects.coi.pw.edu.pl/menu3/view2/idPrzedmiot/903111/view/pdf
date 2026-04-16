--- v3 (2026-03-03)
+++ v4 (2026-04-16)
@@ -852,51 +852,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W11, K_W01, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, I.P6S_WG, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.2, I.P6S_WG, II.S.P6S_WG.1, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.T.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_1: </w:t>
       </w:r>
     </w:p>