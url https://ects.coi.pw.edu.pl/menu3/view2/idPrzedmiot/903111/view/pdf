--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -836,67 +836,67 @@
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza studenta będzie weryfikowana na bieżąco podczas zajęć w ramach dyskusji nad
 omawianymi na nich zagadnieniami. Będą bowiem brane pod uwagę przygotowanie
 merytoryczne studenta do zajęć i jego aktywność. Będzie sprawdzana również
 umiejętność zastosowania wiedzy podczas rozwiązywania samodzielnie kazusów lub
 opracowywania krótkich prac pisemnych. Weryfikacja końcowa wiedzy studenta będzie
 miała formę sprawdziany pisemnego (kolokwium zaliczeniowego) na koniec cyklu zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W01, K_W03</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.2, I.P6S_WG, II.S.P6S_WG.1, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.T.P6S_WK</w:t>
+        <w:t xml:space="preserve">II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.T.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_1: </w:t>
       </w:r>
     </w:p>