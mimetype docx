--- v3 (2026-03-24)
+++ v4 (2026-05-07)
@@ -1163,51 +1163,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U06, Tr1A_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z norm i katalogów części maszynowych znormalizowanych. Potrafi wykonać obliczenia wytrzymałościowe elementu pracującego w złożonym układzie obciążeń. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>