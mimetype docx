--- v4 (2026-05-07)
+++ v5 (2026-08-26)
@@ -1163,51 +1163,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U06, Tr1A_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z norm i katalogów części maszynowych znormalizowanych. Potrafi wykonać obliczenia wytrzymałościowe elementu pracującego w złożonym układzie obciążeń. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1217,51 +1217,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, pytania wymagają wykazania się ogólną znajomością zawartości norm omawianych na wykładzie i znajomością zakresu obliczeń elementów pracujących w złożonym układzie obciążeń. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U10, Tr1A_U21</w:t>
+        <w:t xml:space="preserve">Tr1A_U21, Tr1A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>