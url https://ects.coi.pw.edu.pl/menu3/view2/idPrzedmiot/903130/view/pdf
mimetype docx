--- v1 (2026-03-23)
+++ v2 (2026-04-16)
@@ -754,51 +754,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna własności podstawowych materiałów konstrukcyjnych i możliwości ich zastosowania w budowie maszyn. Ma wiedzę w zakresie parametrów wytrzymałościowych charakteryzujących materiały konstrukcyjne. Posiada wiedzę na temat rodzajów obciążeń, obliczania naprężeń rzeczywistych i dopuszczalnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -965,51 +965,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować koła zębate do przekładni o zadanych parametrach. Ma wiedzę o przekładniach zębatych oraz metodyce obliczeń wytrzymałościowych przekładni zębatej. Zna i rozumie metodykę projektowania wałów maszynowych do prostej konstrukcji (typu przekładnia zębata pojedyncza). Zna wielkości charakteryzujące łożyska toczne oraz ma umiejętność doboru łożysk tocznych z normy (katalogu) do zadanej konstrukcji maszynowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>