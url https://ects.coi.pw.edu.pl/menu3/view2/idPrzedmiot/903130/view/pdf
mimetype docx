--- v2 (2026-04-16)
+++ v3 (2026-05-09)
@@ -965,51 +965,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować koła zębate do przekładni o zadanych parametrach. Ma wiedzę o przekładniach zębatych oraz metodyce obliczeń wytrzymałościowych przekładni zębatej. Zna i rozumie metodykę projektowania wałów maszynowych do prostej konstrukcji (typu przekładnia zębata pojedyncza). Zna wielkości charakteryzujące łożyska toczne oraz ma umiejętność doboru łożysk tocznych z normy (katalogu) do zadanej konstrukcji maszynowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1115,51 +1115,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U19, Tr1A_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać obliczenia i dokumentację techniczną z wykorzystaniem technik komputerowych oraz umie korzystać z norm i katalogów części maszynowych znormalizowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>