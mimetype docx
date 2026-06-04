--- v3 (2026-05-09)
+++ v4 (2026-06-04)
@@ -1019,67 +1019,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> kolokwium, rozmowa;  dyskusja o wykonanych obliczeniach i odpowiedzi na zadane pytania szczegółowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1115,51 +1115,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U19, Tr1A_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać obliczenia i dokumentację techniczną z wykorzystaniem technik komputerowych oraz umie korzystać z norm i katalogów części maszynowych znormalizowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>