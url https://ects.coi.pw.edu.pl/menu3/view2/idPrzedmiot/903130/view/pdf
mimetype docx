--- v4 (2026-06-04)
+++ v5 (2026-06-26)
@@ -1019,67 +1019,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> kolokwium, rozmowa;  dyskusja o wykonanych obliczeniach i odpowiedzi na zadane pytania szczegółowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1185,51 +1185,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U10, Tr1A_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>