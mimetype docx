--- v5 (2026-06-26)
+++ v6 (2026-06-26)
@@ -1185,51 +1185,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U10, Tr1A_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>