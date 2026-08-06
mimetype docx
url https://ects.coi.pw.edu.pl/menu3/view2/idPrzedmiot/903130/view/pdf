--- v6 (2026-06-26)
+++ v7 (2026-08-06)
@@ -1099,67 +1099,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, rozmowa; sprawdzana jest umiejętność sposobu obliczania podstawowych elementów środków transportu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U19, Tr1A_U23</w:t>
+        <w:t xml:space="preserve">Tr1A_U23, Tr1A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać obliczenia i dokumentację techniczną z wykorzystaniem technik komputerowych oraz umie korzystać z norm i katalogów części maszynowych znormalizowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>