--- v7 (2026-08-06)
+++ v8 (2026-08-27)
@@ -1115,51 +1115,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U23, Tr1A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać obliczenia i dokumentację techniczną z wykorzystaniem technik komputerowych oraz umie korzystać z norm i katalogów części maszynowych znormalizowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>